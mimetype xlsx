--- v0 (2025-10-22)
+++ v1 (2026-04-22)
@@ -10,1078 +10,1090 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="346">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>3706</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>2703</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2025/3706/lei_-_2025_-_2703_-_executivo_-_loa_-_lei_orcamentaria_anual_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU PARA O EXERCÍCIO FINANCEIRO DE 2026</t>
+  </si>
+  <si>
     <t>3625</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>LEI</t>
-[...5 lines deleted...]
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2024/3625/lei_-_2024_-_2637_-_executivo_-_lei_orcamentaria_anual_2025.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2024/3625/lei_-_2024_-_2637_-_executivo_-_lei_orcamentaria_anual_2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2023/3587/lei_no_2.594_de_05_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2023/3587/lei_no_2.594_de_05_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU PARA O EXERCÍCIO FINANCEIRO DE 2024."</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2023/3574/lei_-_2023_-_2585_-_executivo_-_abre_credito_adicional_especial_por_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2023/3574/lei_-_2023_-_2585_-_executivo_-_abre_credito_adicional_especial_por_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional ESPECIAL por EXCESSO DE ARRECADAÇÃO no Orçamento-Programa de 2023</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2022/3517/lei_no_2.550_de_14_de_dezembro_de_2022..pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2022/3517/lei_no_2.550_de_14_de_dezembro_de_2022..pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI ORÇAMENTÁRIA ANUAL DE 2023, LEI Nº 2.548 DE 29 DE NOVEMBRO DE 2022, QUANTO A CLASSIFICAÇÃO E DESCRIÇÃO DAS FONTES DE RECURSOS."</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2022/3549/lei_2023_-_2548_-_loa_2023_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_cachoeiras_de_macacu_para_o_exercicio_financeiro_de_2023.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2022/3549/lei_2023_-_2548_-_loa_2023_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_cachoeiras_de_macacu_para_o_exercicio_financeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cachoeiras de Macacu para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3467/loa_-_2495.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3467/loa_-_2495.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cachoeiras de Macacu para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3421/lei_n_2.465_-_alteracao_redacao_dos__anexos_fonte_18_da_lei_n2.463-_fep.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3421/lei_n_2.465_-_alteracao_redacao_dos__anexos_fonte_18_da_lei_n2.463-_fep.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ANEXOS DA LEI Nº. 2.463, DE_x000D_
 16 DE DEZEMBRO DE 2020, QUE “ESTIMA A RECEITA E_x000D_
 FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE_x000D_
 MACACU PARA O EXERCÍCIO FINANCEIRO DE 2021” E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2020/3412/lei_ordinaria_2.463-2020_-_loa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2020/3412/lei_ordinaria_2.463-2020_-_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2019/1216/loa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2019/1216/loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2019/289/lei2408.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2019/289/lei2408.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU PARA O EXERCÍCIO FINANCEIRO DE 2019. Com alteração de 02%</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2018/226/lei_n_2.387_-_altera_redacao_dos_anexos_da_lei_2363.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2018/226/lei_n_2.387_-_altera_redacao_dos_anexos_da_lei_2363.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos anexos da Lei Municipal nº. 2.363, de 27 de dezembro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/160/lei_2363.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/160/lei_2363.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 8° e Anexos da Lei 2.351 de 22 de novembro de 2017, que estima a receita e fixa a despesa do município de Cachoeiras de Macacu para o exercício financeiro de 2018.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/161/lei__no_2.351_-_loa_com_devidos_vetos_exercicio_l.o.a._2018.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/161/lei__no_2.351_-_loa_com_devidos_vetos_exercicio_l.o.a._2018.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU PARA O EXERCÍCIO FINANCEIRO DE 2018. Com Vetos.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/163/lei_no_2.325_-_altera_redacao_do_art.8_loa_mobilidade_L7LvWAZ.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/163/lei_no_2.325_-_altera_redacao_do_art.8_loa_mobilidade_L7LvWAZ.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 8° DA LEI MUNICIPAL N°2.312, DE 16 DE DEZEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/189/lei_n2.312_-_loa_2017.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/189/lei_n2.312_-_loa_2017.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Cachoeiras de Macacu para o exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2.189</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/176/l2189.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/176/l2189.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Cachoeiras de Macacu para o Exercício Financeiro de 2016.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2.025</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2014/174/lei2025.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2014/174/lei2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cachoeiras de Macacu para o exercício financeiro de 2015.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1.995</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2013/172/lei1995.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2013/172/lei1995.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Cachoeiras de Macacu para o Exercício Financeiro de 2014.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1.921</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/190/lei1921.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/190/lei1921.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Cachoeiras de Macacu para o exercício financeiro de 2013.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/1259/lei_n_1883_-_loa_2012.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/1259/lei_n_1883_-_loa_2012.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU PARA O EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1.833</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2010/301/lei1833.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2010/301/lei1833.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Cachoeiras de Macacu para o Exercício Financeiro de 2011.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/3399/lei_1801.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/3399/lei_1801.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cachoeiras de Macacu para o Exercício Financeiro de 2010.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1.742</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2008/354/l1742.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2008/354/l1742.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de CACHOEIRAS DE MACACU para o Exercício de 2009</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1.700</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2007/607/lei_no_1.700.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2007/607/lei_no_1.700.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de CACHOEIRAS DE MACACU para o Exercício de 2008.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2006/1645/lei_no_1.664_061212.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2006/1645/lei_no_1.664_061212.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Cachoeiras de Macacu para o Exercício de 2007</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1.603</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2005/543/lei_n_1.603.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2005/543/lei_n_1.603.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de CACHOEIRAS DE MACACU para o Exercício de 2006.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2004/1616/1541.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2004/1616/1541.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de CACHOEIRAS DE MACACU_x000D_
 para o Exercício de 2005.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2003/3397/lei_1.499_20031209.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2003/3397/lei_1.499_20031209.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa despesa do município de Cachoeiras de Macacu para o exercício de 2004.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2002/3111/lei_no_1.445.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2002/3111/lei_no_1.445.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU PARA O EXERCÍCIO FINANCEIRO DE 2003.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2001/3407/lei_no_1.403.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2001/3407/lei_no_1.403.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Cachoeiras de Macacu para o exercício de 2002.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2905/lei_no_1326.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2905/lei_no_1326.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA EM CACHOEIRAS DE MACACU - RJ , PARA O EXERCÍCIO DE 2001.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2775/lei_no_1289.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2775/lei_no_1289.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>1.282</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/708/lei_no_1282.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/708/lei_no_1282.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º  da lei municipal nº 1.1103/97</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2657/lei_no_1266.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2657/lei_no_1266.pdf</t>
   </si>
   <si>
     <t>Estima a receita fixa a Despesas do Município de Cachoeiras de Macacu - RJ , para o exercício de 2000.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2648/lei_no_1262.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2648/lei_no_1262.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 2000 e dá outras providências.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1998/851/1211.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1998/851/1211.pdf</t>
   </si>
   <si>
     <t>Estima a receita fixa a despesa do Município de Cachoeiras de Macacu RJ para o exercício de 1999</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1.143</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1997/780/1143.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1997/780/1143.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a despesa para o município de Cachoeiras de Macacu, para o exercício de 1998.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1996/3210/lei_no_1068.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1996/3210/lei_no_1068.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Cachoeiras de Macacu, para o Exercício de 1997.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1995/2938/lei_no_1019.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1995/2938/lei_no_1019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O ANO 1996 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3058/lei_no_978.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3058/lei_no_978.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU PARA O EXERCÍCIO DE 1995.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3038/lei_no_958.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3038/lei_no_958.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O ANO DE 1995 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/916/882.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/916/882.pdf</t>
   </si>
   <si>
     <t>Estima e fixa despesas do Município de cachoeiras de Macacu para o exercício de 1994</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/904/872.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/904/872.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 1994 e dá outras providências.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1992/3345/lei_no_794.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1992/3345/lei_no_794.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 1993, e dá outras providências.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3310/lei_no_650.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3310/lei_no_650.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU - RJ PARA O EXERCÍCIO FINANCEIRO DE 1992.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3287/lei_no_627.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3287/lei_no_627.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O ANO DE 1992 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1990/1568/534.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1990/1568/534.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cachoeiras de Macacu, para exercício de 1991.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1988/2590/lei_no_370.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1988/2590/lei_no_370.pdf</t>
   </si>
   <si>
     <t>Estima a receita, e fixa a despesa, do município de Cachoeiras de Macacu-RJ, para o exercício de 1989.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1987/2376/lei_no_328.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1987/2376/lei_no_328.pdf</t>
   </si>
   <si>
     <t>Estima a receita, e fixa a despesa, do município de Cachoeiras de Macacu para o Exercício de 1988</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1987/2115/lei_no_296.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1987/2115/lei_no_296.pdf</t>
   </si>
   <si>
     <t>Cria rubrica de receita no orçamento do corrente exercício.</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>1986</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1986/2025/lei_no_262.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1986/2025/lei_no_262.pdf</t>
   </si>
   <si>
     <t>Estima a receita, e fixa a despesa, do município de Cachoeiras de Macacu-RJ, para o Exercício de 1987.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1985/1913/lei_no_196.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1985/1913/lei_no_196.pdf</t>
   </si>
   <si>
     <t>Estima a receita, e fixa a despesa, do município de Cachoeiras de Macacu</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1984/1781/lei_no_173.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1984/1781/lei_no_173.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do município de Cachoeiras de Macacu-RJ para o Exercício de 1985</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1983/1909/lei_no_139.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1983/1909/lei_no_139.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o município de Cachoeiras de Macacu-RJ para o exercício financeiro de 1984.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1982/1855/lei_no_108.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1982/1855/lei_no_108.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cachoeiras de Macacu-RJ, para o exercício de 1983.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1981/1830/lei_no_088.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1981/1830/lei_no_088.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Cachoeiras de Macacu para o Exercício Financeiro de 1982.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1980/1814/075.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1980/1814/075.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Cachoeiras de Macacu, para o exercício financeiro de 1981.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>67-A</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1979/1802/lei_no_067_a.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1979/1802/lei_no_067_a.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Cachoeiras de Macacu para o exercício financeiro de 1980 e dá outras providências.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1978/2482/lei_no_050.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1978/2482/lei_no_050.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Munícipio de Cachoeiras de Macacu, para o Exercício de 1979.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>DEL</t>
   </si>
   <si>
     <t>Deliberação</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1977/3065/lei_no_038.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1977/3065/lei_no_038.pdf</t>
   </si>
   <si>
     <t>Estima Receita e fixa a despesa do Município de Cachoeiras de Macacu, para o exercício financeiro de 1978.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1977/1765/26.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1977/1765/26.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Cachoeiras de Macacu, para o exercício financeiro de 1977.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1976/2276/lei_no_012.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1976/2276/lei_no_012.pdf</t>
   </si>
   <si>
     <t>Subvenções no exercício de 1976</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1975/2272/lei_no_08.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1975/2272/lei_no_08.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício de 1976.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1974/2200/lei_no_611.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1974/2200/lei_no_611.pdf</t>
   </si>
   <si>
     <t>Orçamento de despesas municipais de 1975.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1970/997/lei_no_470.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1970/997/lei_no_470.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 1971 e dá outras providências.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1969/2306/lei_no_451.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1969/2306/lei_no_451.pdf</t>
   </si>
   <si>
     <t>Receita Geral do Município para o exercício de 1970.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1966/2432/lei_no_342.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1966/2432/lei_no_342.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Receita para o Exercício Financeiro de 1967.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1964/1992/lei_no_287.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1964/1992/lei_no_287.pdf</t>
   </si>
   <si>
     <t>Fica suprimido o artigo 5º (quinto) do Orçamento Municipal para o exercício de 1965, que autoriza o Sr. Prefeito a abrir créditos por Decreto Legislativo.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1964/1994/lei_no_290.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1964/1994/lei_no_290.pdf</t>
   </si>
   <si>
     <t>A Receita Geral para o exercício de 1965, é orçada em Cr$ 101.100.000,00 (cento e um milhão e cem mil cruzeiros), que será arrecadada de acordo ...</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1959/1630/lei_no_156.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1959/1630/lei_no_156.pdf</t>
   </si>
   <si>
     <t>A Receita do município é constituída por todos os impostos, taxas e outras contribuições que tenha direito a perceber ou lhe sejam atribuídas por lei em vigor. assim como sob qualquer outros títulos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1388,66 +1400,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2024/3625/lei_-_2024_-_2637_-_executivo_-_lei_orcamentaria_anual_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2023/3587/lei_no_2.594_de_05_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2023/3574/lei_-_2023_-_2585_-_executivo_-_abre_credito_adicional_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2022/3517/lei_no_2.550_de_14_de_dezembro_de_2022..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2022/3549/lei_2023_-_2548_-_loa_2023_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_cachoeiras_de_macacu_para_o_exercicio_financeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3467/loa_-_2495.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3421/lei_n_2.465_-_alteracao_redacao_dos__anexos_fonte_18_da_lei_n2.463-_fep.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2020/3412/lei_ordinaria_2.463-2020_-_loa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2019/1216/loa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2019/289/lei2408.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2018/226/lei_n_2.387_-_altera_redacao_dos_anexos_da_lei_2363.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/160/lei_2363.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/161/lei__no_2.351_-_loa_com_devidos_vetos_exercicio_l.o.a._2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/163/lei_no_2.325_-_altera_redacao_do_art.8_loa_mobilidade_L7LvWAZ.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/189/lei_n2.312_-_loa_2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/176/l2189.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2014/174/lei2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2013/172/lei1995.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/190/lei1921.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/1259/lei_n_1883_-_loa_2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2010/301/lei1833.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/3399/lei_1801.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2008/354/l1742.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2007/607/lei_no_1.700.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2006/1645/lei_no_1.664_061212.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2005/543/lei_n_1.603.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2004/1616/1541.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2003/3397/lei_1.499_20031209.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2002/3111/lei_no_1.445.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2001/3407/lei_no_1.403.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2905/lei_no_1326.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2775/lei_no_1289.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/708/lei_no_1282.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2657/lei_no_1266.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2648/lei_no_1262.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1998/851/1211.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1997/780/1143.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1996/3210/lei_no_1068.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1995/2938/lei_no_1019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3058/lei_no_978.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3038/lei_no_958.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/916/882.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/904/872.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1992/3345/lei_no_794.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3310/lei_no_650.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3287/lei_no_627.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1990/1568/534.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1988/2590/lei_no_370.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1987/2376/lei_no_328.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1987/2115/lei_no_296.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1986/2025/lei_no_262.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1985/1913/lei_no_196.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1984/1781/lei_no_173.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1983/1909/lei_no_139.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1982/1855/lei_no_108.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1981/1830/lei_no_088.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1980/1814/075.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1979/1802/lei_no_067_a.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1978/2482/lei_no_050.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1977/3065/lei_no_038.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1977/1765/26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1976/2276/lei_no_012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1975/2272/lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1974/2200/lei_no_611.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1970/997/lei_no_470.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1969/2306/lei_no_451.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1966/2432/lei_no_342.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1964/1992/lei_no_287.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1964/1994/lei_no_290.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1959/1630/lei_no_156.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2025/3706/lei_-_2025_-_2703_-_executivo_-_loa_-_lei_orcamentaria_anual_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2024/3625/lei_-_2024_-_2637_-_executivo_-_lei_orcamentaria_anual_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2023/3587/lei_no_2.594_de_05_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2023/3574/lei_-_2023_-_2585_-_executivo_-_abre_credito_adicional_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2022/3517/lei_no_2.550_de_14_de_dezembro_de_2022..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2022/3549/lei_2023_-_2548_-_loa_2023_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_cachoeiras_de_macacu_para_o_exercicio_financeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3467/loa_-_2495.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3421/lei_n_2.465_-_alteracao_redacao_dos__anexos_fonte_18_da_lei_n2.463-_fep.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2020/3412/lei_ordinaria_2.463-2020_-_loa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2019/1216/loa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2019/289/lei2408.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2018/226/lei_n_2.387_-_altera_redacao_dos_anexos_da_lei_2363.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/160/lei_2363.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/161/lei__no_2.351_-_loa_com_devidos_vetos_exercicio_l.o.a._2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/163/lei_no_2.325_-_altera_redacao_do_art.8_loa_mobilidade_L7LvWAZ.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/189/lei_n2.312_-_loa_2017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/176/l2189.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2014/174/lei2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2013/172/lei1995.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/190/lei1921.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/1259/lei_n_1883_-_loa_2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2010/301/lei1833.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/3399/lei_1801.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2008/354/l1742.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2007/607/lei_no_1.700.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2006/1645/lei_no_1.664_061212.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2005/543/lei_n_1.603.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2004/1616/1541.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2003/3397/lei_1.499_20031209.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2002/3111/lei_no_1.445.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2001/3407/lei_no_1.403.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2905/lei_no_1326.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2775/lei_no_1289.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/708/lei_no_1282.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2657/lei_no_1266.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2648/lei_no_1262.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1998/851/1211.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1997/780/1143.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1996/3210/lei_no_1068.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1995/2938/lei_no_1019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3058/lei_no_978.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3038/lei_no_958.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/916/882.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/904/872.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1992/3345/lei_no_794.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3310/lei_no_650.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3287/lei_no_627.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1990/1568/534.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1988/2590/lei_no_370.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1987/2376/lei_no_328.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1987/2115/lei_no_296.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1986/2025/lei_no_262.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1985/1913/lei_no_196.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1984/1781/lei_no_173.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1983/1909/lei_no_139.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1982/1855/lei_no_108.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1981/1830/lei_no_088.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1980/1814/075.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1979/1802/lei_no_067_a.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1978/2482/lei_no_050.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1977/3065/lei_no_038.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1977/1765/26.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1976/2276/lei_no_012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1975/2272/lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1974/2200/lei_no_611.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1970/997/lei_no_470.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1969/2306/lei_no_451.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1966/2432/lei_no_342.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1964/1992/lei_no_287.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1964/1994/lei_no_290.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1959/1630/lei_no_156.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G71"/>
+  <dimension ref="A1:G72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="213" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="212.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1481,373 +1493,373 @@
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G13" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C16" t="s">
         <v>75</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>76</v>
       </c>
       <c r="G16" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>78</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C18" t="s">
         <v>84</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G18" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>88</v>
       </c>
       <c r="C19" t="s">
@@ -1872,74 +1884,74 @@
       </c>
       <c r="B20" t="s">
         <v>93</v>
       </c>
       <c r="C20" t="s">
         <v>94</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>95</v>
       </c>
       <c r="G20" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>97</v>
       </c>
       <c r="B21" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="C21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C22" t="s">
         <v>103</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G22" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" t="s">
@@ -2148,143 +2160,143 @@
       </c>
       <c r="B32" t="s">
         <v>152</v>
       </c>
       <c r="C32" t="s">
         <v>153</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>154</v>
       </c>
       <c r="G32" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>156</v>
       </c>
       <c r="B33" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C33" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G33" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B34" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C34" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G34" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B35" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="C35" t="s">
         <v>166</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>167</v>
       </c>
       <c r="G35" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>169</v>
       </c>
       <c r="B36" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C36" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G36" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B37" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C37" t="s">
         <v>175</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>176</v>
       </c>
       <c r="G37" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>178</v>
       </c>
       <c r="B38" t="s">
         <v>179</v>
       </c>
       <c r="C38" t="s">
@@ -2355,189 +2367,189 @@
       </c>
       <c r="B41" t="s">
         <v>194</v>
       </c>
       <c r="C41" t="s">
         <v>195</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G41" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>198</v>
       </c>
       <c r="B42" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C42" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G42" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B43" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C43" t="s">
         <v>204</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>205</v>
       </c>
       <c r="G43" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>207</v>
       </c>
       <c r="B44" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C44" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G44" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B45" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C45" t="s">
         <v>213</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>214</v>
       </c>
       <c r="G45" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>216</v>
       </c>
       <c r="B46" t="s">
         <v>217</v>
       </c>
       <c r="C46" t="s">
         <v>218</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>219</v>
       </c>
       <c r="G46" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>221</v>
       </c>
       <c r="B47" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C47" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G47" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B48" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C48" t="s">
         <v>227</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>228</v>
       </c>
       <c r="G48" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>230</v>
       </c>
       <c r="B49" t="s">
         <v>231</v>
       </c>
       <c r="C49" t="s">
@@ -2562,526 +2574,549 @@
       </c>
       <c r="B50" t="s">
         <v>236</v>
       </c>
       <c r="C50" t="s">
         <v>237</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>238</v>
       </c>
       <c r="G50" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>240</v>
       </c>
       <c r="B51" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C51" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G51" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B52" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C52" t="s">
         <v>246</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>247</v>
       </c>
       <c r="G52" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
         <v>249</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>250</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="D53" t="s">
-[...5 lines deleted...]
-      <c r="F53" s="1" t="s">
+      <c r="G53" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
+        <v>253</v>
+      </c>
+      <c r="B54" t="s">
         <v>254</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>255</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="D54" t="s">
-[...5 lines deleted...]
-      <c r="F54" s="1" t="s">
+      <c r="G54" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
+        <v>258</v>
+      </c>
+      <c r="B55" t="s">
         <v>259</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>260</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="D55" t="s">
-[...5 lines deleted...]
-      <c r="F55" s="1" t="s">
+      <c r="G55" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
+        <v>263</v>
+      </c>
+      <c r="B56" t="s">
         <v>264</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>265</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="D56" t="s">
-[...5 lines deleted...]
-      <c r="F56" s="1" t="s">
+      <c r="G56" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
+        <v>268</v>
+      </c>
+      <c r="B57" t="s">
         <v>269</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>270</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="D57" t="s">
-[...5 lines deleted...]
-      <c r="F57" s="1" t="s">
+      <c r="G57" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
+        <v>273</v>
+      </c>
+      <c r="B58" t="s">
         <v>274</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>275</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="D58" t="s">
-[...5 lines deleted...]
-      <c r="F58" s="1" t="s">
+      <c r="G58" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
+        <v>278</v>
+      </c>
+      <c r="B59" t="s">
         <v>279</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>280</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="D59" t="s">
-[...5 lines deleted...]
-      <c r="F59" s="1" t="s">
+      <c r="G59" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
+        <v>283</v>
+      </c>
+      <c r="B60" t="s">
         <v>284</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>285</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="D60" t="s">
-[...5 lines deleted...]
-      <c r="F60" s="1" t="s">
+      <c r="G60" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
+        <v>288</v>
+      </c>
+      <c r="B61" t="s">
         <v>289</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>290</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="D61" t="s">
+      <c r="G61" t="s">
         <v>292</v>
-      </c>
-[...7 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
+        <v>293</v>
+      </c>
+      <c r="B62" t="s">
+        <v>294</v>
+      </c>
+      <c r="C62" t="s">
+        <v>295</v>
+      </c>
+      <c r="D62" t="s">
         <v>296</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="E62" t="s">
         <v>297</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>298</v>
       </c>
       <c r="G62" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>300</v>
       </c>
       <c r="B63" t="s">
+        <v>294</v>
+      </c>
+      <c r="C63" t="s">
         <v>301</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="D63" t="s">
-[...5 lines deleted...]
-      <c r="F63" s="1" t="s">
+      <c r="G63" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
+        <v>304</v>
+      </c>
+      <c r="B64" t="s">
         <v>305</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>306</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="D64" t="s">
-[...5 lines deleted...]
-      <c r="F64" s="1" t="s">
+      <c r="G64" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
+        <v>309</v>
+      </c>
+      <c r="B65" t="s">
         <v>310</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>311</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="D65" t="s">
-[...5 lines deleted...]
-      <c r="F65" s="1" t="s">
+      <c r="G65" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
+        <v>314</v>
+      </c>
+      <c r="B66" t="s">
         <v>315</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>316</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>296</v>
+      </c>
+      <c r="E66" t="s">
+        <v>297</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="D66" t="s">
-[...5 lines deleted...]
-      <c r="F66" s="1" t="s">
+      <c r="G66" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
+        <v>319</v>
+      </c>
+      <c r="B67" t="s">
         <v>320</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>321</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="D67" t="s">
-[...5 lines deleted...]
-      <c r="F67" s="1" t="s">
+      <c r="G67" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
+        <v>324</v>
+      </c>
+      <c r="B68" t="s">
         <v>325</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>326</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>296</v>
+      </c>
+      <c r="E68" t="s">
+        <v>297</v>
+      </c>
+      <c r="F68" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="D68" t="s">
-[...5 lines deleted...]
-      <c r="F68" s="1" t="s">
+      <c r="G68" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>212</v>
+        <v>329</v>
       </c>
       <c r="B69" t="s">
         <v>330</v>
       </c>
       <c r="C69" t="s">
         <v>331</v>
       </c>
       <c r="D69" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="E69" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>332</v>
       </c>
       <c r="G69" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>194</v>
+        <v>217</v>
       </c>
       <c r="B70" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C70" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D70" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="E70" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="G70" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>337</v>
+        <v>199</v>
       </c>
       <c r="B71" t="s">
+        <v>334</v>
+      </c>
+      <c r="C71" t="s">
         <v>338</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
+        <v>296</v>
+      </c>
+      <c r="E71" t="s">
+        <v>297</v>
+      </c>
+      <c r="F71" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="D71" t="s">
-[...5 lines deleted...]
-      <c r="F71" s="1" t="s">
+      <c r="G71" t="s">
         <v>340</v>
       </c>
-      <c r="G71" t="s">
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" t="s">
         <v>341</v>
+      </c>
+      <c r="B72" t="s">
+        <v>342</v>
+      </c>
+      <c r="C72" t="s">
+        <v>343</v>
+      </c>
+      <c r="D72" t="s">
+        <v>296</v>
+      </c>
+      <c r="E72" t="s">
+        <v>297</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="G72" t="s">
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -3112,50 +3147,51 @@
     <hyperlink ref="F47" r:id="rId46"/>
     <hyperlink ref="F48" r:id="rId47"/>
     <hyperlink ref="F49" r:id="rId48"/>
     <hyperlink ref="F50" r:id="rId49"/>
     <hyperlink ref="F51" r:id="rId50"/>
     <hyperlink ref="F52" r:id="rId51"/>
     <hyperlink ref="F53" r:id="rId52"/>
     <hyperlink ref="F54" r:id="rId53"/>
     <hyperlink ref="F55" r:id="rId54"/>
     <hyperlink ref="F56" r:id="rId55"/>
     <hyperlink ref="F57" r:id="rId56"/>
     <hyperlink ref="F58" r:id="rId57"/>
     <hyperlink ref="F59" r:id="rId58"/>
     <hyperlink ref="F60" r:id="rId59"/>
     <hyperlink ref="F61" r:id="rId60"/>
     <hyperlink ref="F62" r:id="rId61"/>
     <hyperlink ref="F63" r:id="rId62"/>
     <hyperlink ref="F64" r:id="rId63"/>
     <hyperlink ref="F65" r:id="rId64"/>
     <hyperlink ref="F66" r:id="rId65"/>
     <hyperlink ref="F67" r:id="rId66"/>
     <hyperlink ref="F68" r:id="rId67"/>
     <hyperlink ref="F69" r:id="rId68"/>
     <hyperlink ref="F70" r:id="rId69"/>
     <hyperlink ref="F71" r:id="rId70"/>
+    <hyperlink ref="F72" r:id="rId71"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>