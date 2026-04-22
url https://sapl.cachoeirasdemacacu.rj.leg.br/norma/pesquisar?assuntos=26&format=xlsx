--- v0 (2025-10-23)
+++ v1 (2026-04-22)
@@ -10,398 +10,413 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="121">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>3705</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>2704</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2025/3705/lei_-_2025_-_2704_-_executivo_-_ppa_-_plano_plurianual_2026-2029.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2026/2029.</t>
+  </si>
+  <si>
     <t>3464</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>LEI</t>
-[...5 lines deleted...]
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3464/2496.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3464/2496.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2022/2025.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2018/230/lei__no_2.406_de_20_de_dezembro_de_2018.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2018/230/lei__no_2.406_de_20_de_dezembro_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL PARA O PERÍODO 2018/2021</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/159/lei_n_2.347.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/159/lei_n_2.347.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período 2018/2021.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/1229/lei_n_2.313.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/1229/lei_n_2.313.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual para o Período 2014/2017.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1.989</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2013/171/lei1989.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2013/171/lei1989.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período 2014/2017.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1.884</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/185/lei1884.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/185/lei1884.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder ajustes no PPA-Plano Plurianual de Investimentos em vigor (2010-2013)</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1.845</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2011/234/lei1845.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2011/234/lei1845.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder ajustes no PPA-Plano Plurianual de Investimentos em vigor (2010-2013).</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2011/2753/1845.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2011/2753/1845.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a_x000D_
 proceder ajustes no PPA-Plano_x000D_
 Plurianual de Investimentos em_x000D_
 vigor (2010-2013)</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1.793</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/1495/lei_no_1.793_-_ajuste_do_ppa_2010-2013.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/1495/lei_no_1.793_-_ajuste_do_ppa_2010-2013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder ajustes no PPA-Plano Plurianual de Investimentos para o período (2010-2013)</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>1.791</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/1491/lei_no_1.791_-_ajustes_no_ppa_2006-2009.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/1491/lei_no_1.791_-_ajustes_no_ppa_2006-2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a proceder ajustes no PPA- Plano Plurianual de Investimentos em vigor(2006-2009)</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2006/1525/1665.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2006/1525/1665.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alterações no PPA Plano Plurianual para o exercício de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1.596</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2005/583/lei_no_1.596.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2005/583/lei_no_1.596.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2006 a 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2002/3114/lei_no_1.448.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2002/3114/lei_no_1.448.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REAJUSTAR O PPA- PLANO PLURIANUAL DE INVESTIMENTOS.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1.400</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2001/431/lei_no_1.400.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2001/431/lei_no_1.400.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano plurianual para o período de 2002/2005.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2902/lei_no_1323.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2902/lei_no_1323.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO PLURIANUAL DE INVESTIMENTO PARA O TRIÊNIO 2001,2002, E 2003 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>1.282</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/708/lei_no_1282.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/708/lei_no_1282.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º  da lei municipal nº 1.1103/97</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2659/lei_no_1267.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2659/lei_no_1267.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Plurianual de Investimento para o Triênio 2000, 2001 e 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1998/844/1204.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1998/844/1204.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano plurianual de investimentos para o triênio 1999, 2000 e 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1.144</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1997/781/1144.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1997/781/1144.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Plurianual de investimento para o triênio 1998, 1999 e 2000 e dá outras providências.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1996/3211/lei_no_1069.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1996/3211/lei_no_1069.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Plurianual de investimento para o triênio 1997, 1998 e 199 e dá outras providências.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1992/3350/lei_no_802.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1992/3350/lei_no_802.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a despesa do Município de Cachoeiras de Macacu, para o exercício de 1993.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1990/1668/441.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1990/1668/441.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Plano de Governo do Município de Cachoeiras de Macacu, para o período de 1990 a 1992.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -708,66 +723,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3464/2496.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2018/230/lei__no_2.406_de_20_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/159/lei_n_2.347.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/1229/lei_n_2.313.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2013/171/lei1989.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/185/lei1884.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2011/234/lei1845.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2011/2753/1845.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/1495/lei_no_1.793_-_ajuste_do_ppa_2010-2013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/1491/lei_no_1.791_-_ajustes_no_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2006/1525/1665.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2005/583/lei_no_1.596.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2002/3114/lei_no_1.448.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2001/431/lei_no_1.400.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2902/lei_no_1323.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/708/lei_no_1282.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2659/lei_no_1267.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1998/844/1204.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1997/781/1144.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1996/3211/lei_no_1069.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1992/3350/lei_no_802.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1990/1668/441.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2025/3705/lei_-_2025_-_2704_-_executivo_-_ppa_-_plano_plurianual_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3464/2496.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2018/230/lei__no_2.406_de_20_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/159/lei_n_2.347.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/1229/lei_n_2.313.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2013/171/lei1989.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/185/lei1884.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2011/234/lei1845.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2011/2753/1845.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/1495/lei_no_1.793_-_ajuste_do_ppa_2010-2013.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/1491/lei_no_1.791_-_ajustes_no_ppa_2006-2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2006/1525/1665.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2005/583/lei_no_1.596.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2002/3114/lei_no_1.448.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2001/431/lei_no_1.400.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2902/lei_no_1323.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/708/lei_no_1282.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2659/lei_no_1267.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1998/844/1204.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1997/781/1144.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1996/3211/lei_no_1069.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1992/3350/lei_no_802.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1990/1668/441.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G23"/>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="121.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="141.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="103.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -916,120 +931,120 @@
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" t="s">
         <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="G8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C12" t="s">
         <v>59</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>60</v>
       </c>
       <c r="G12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
@@ -1100,74 +1115,74 @@
       </c>
       <c r="B16" t="s">
         <v>78</v>
       </c>
       <c r="C16" t="s">
         <v>79</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>82</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G17" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B18" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C18" t="s">
         <v>88</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G18" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>91</v>
       </c>
       <c r="B19" t="s">
         <v>92</v>
       </c>
       <c r="C19" t="s">
@@ -1254,76 +1269,100 @@
       <c r="G22" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>111</v>
       </c>
       <c r="B23" t="s">
         <v>112</v>
       </c>
       <c r="C23" t="s">
         <v>113</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>114</v>
       </c>
       <c r="G23" t="s">
         <v>115</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>116</v>
+      </c>
+      <c r="B24" t="s">
+        <v>117</v>
+      </c>
+      <c r="C24" t="s">
+        <v>118</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G24" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
     <hyperlink ref="F23" r:id="rId22"/>
+    <hyperlink ref="F24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>