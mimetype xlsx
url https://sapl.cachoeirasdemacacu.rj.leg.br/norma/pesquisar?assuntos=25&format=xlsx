--- v0 (2025-10-23)
+++ v1 (2026-04-22)
@@ -10,675 +10,690 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="212">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>3707</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>2681</t>
+  </si>
+  <si>
+    <t>LEI</t>
+  </si>
+  <si>
+    <t>Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2025/3707/lei_no_2.681_-_para_o_exercicio_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>3558</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>LEI</t>
-[...5 lines deleted...]
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2023/3558/lei_-_2023_-_2573_-_executivo_-_ldo_2024_-_lei_de_diretrizes_orcamentarias_de_2024.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2023/3558/lei_-_2023_-_2573_-_executivo_-_ldo_2024_-_lei_de_diretrizes_orcamentarias_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2022/3495/lei_no_2.529.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2022/3495/lei_no_2.529.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3472/2491_ldo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3472/2491_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2020/1170/2455_2020.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2020/1170/2455_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2019/1026/2429.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2019/1026/2429.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2018/158/lei_n2.381_-__ldo_cm_-_2019.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2018/158/lei_n2.381_-__ldo_cm_-_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/71/lei2333.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/71/lei2333.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/103/lei2242.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/103/lei2242.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>2.079</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2015/175/lei2079.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2015/175/lei2079.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2014/371/lei2020.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2014/371/lei2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>2.020</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2014/173/lei2020.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2014/173/lei2020.pdf</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1.957</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2013/170/lei1957.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2013/170/lei1957.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1.918</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/169/lei1918.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/169/lei1918.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>1.882</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/168/lei1882.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/168/lei1882.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2011/2754/1846.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2011/2754/1846.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo proceder a_x000D_
 ajustes nos anexos de metas fiscais e_x000D_
 afins da Lei de Diretrizes_x000D_
 Orçamentárias para o exercício_x000D_
 financeiro de 2011.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1.825</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2010/293/lei1825.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2010/293/lei1825.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2011 e dá outras providências</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1.792</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/1493/lei_no_1.792_-_ajustes_na_ldo_2010.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/1493/lei_no_1.792_-_ajustes_na_ldo_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo proceder a ajustes nos anexos de metas fiscais e afins da Lei de Diretrizes Orçamentárias para o exercício financeiro 2010.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>1.767</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/402/l1767.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/402/l1767.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1.721</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2008/333/l1721.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2008/333/l1721.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1.688</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2007/1208/ordinaria_lei_1.688_20070720_ldo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2007/1208/ordinaria_lei_1.688_20070720_ldo.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1.573</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2005/567/lei_no_1.573.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2005/567/lei_no_1.573.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2004/1607/1532.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2004/1607/1532.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O_x000D_
 EXERCÍCIO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2003/2886/1498.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2003/2886/1498.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES_x000D_
 ORÇAMENTÁRIAS PARA O_x000D_
 EXERCÍCIO DE 2004.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2002/3107/lei_no_1.443.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2002/3107/lei_no_1.443.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1.352</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2001/466/lei_no_1.352.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2001/466/lei_no_1.352.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2002 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2775/lei_no_1289.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2775/lei_no_1289.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2657/lei_no_1266.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2657/lei_no_1266.pdf</t>
   </si>
   <si>
     <t>Estima a receita fixa a Despesas do Município de Cachoeiras de Macacu - RJ , para o exercício de 2000.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2648/lei_no_1262.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2648/lei_no_1262.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 2000 e dá outras providências.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1998/819/1178.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1998/819/1178.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano 1999 e dá outras providências.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1.122</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1997/740/1122.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1997/740/1122.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 1998 e dá outras providências.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1996/3169/lei_no_1052.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1996/3169/lei_no_1052.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 1997 e dá outras providências.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3058/lei_no_978.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3058/lei_no_978.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU PARA O EXERCÍCIO DE 1995.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3038/lei_no_958.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3038/lei_no_958.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O ANO DE 1995 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/916/882.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/916/882.pdf</t>
   </si>
   <si>
     <t>Estima e fixa despesas do Município de cachoeiras de Macacu para o exercício de 1994</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/904/872.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/904/872.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 1994 e dá outras providências.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3310/lei_no_650.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3310/lei_no_650.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU - RJ PARA O EXERCÍCIO FINANCEIRO DE 1992.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3287/lei_no_627.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3287/lei_no_627.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O ANO DE 1992 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1990/1558/531.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1990/1558/531.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o ano de 1991 e dá outras providências.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1978/2482/lei_no_050.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1978/2482/lei_no_050.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Munícipio de Cachoeiras de Macacu, para o Exercício de 1979.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>DEL</t>
   </si>
   <si>
     <t>Deliberação</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1966/2432/lei_no_342.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1966/2432/lei_no_342.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Receita para o Exercício Financeiro de 1967.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1964/1967/lei_no_276.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1964/1967/lei_no_276.pdf</t>
   </si>
   <si>
     <t>A receita geral do município, para o exercício de 1964, é orçado em Cr$ 52.000.000,00 (Cinquenta e dois milhões de cruzeiros) ....</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -985,66 +1000,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2023/3558/lei_-_2023_-_2573_-_executivo_-_ldo_2024_-_lei_de_diretrizes_orcamentarias_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2022/3495/lei_no_2.529.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3472/2491_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2020/1170/2455_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2019/1026/2429.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2018/158/lei_n2.381_-__ldo_cm_-_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/71/lei2333.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/103/lei2242.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2015/175/lei2079.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2014/371/lei2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2014/173/lei2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2013/170/lei1957.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/169/lei1918.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/168/lei1882.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2011/2754/1846.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2010/293/lei1825.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/1493/lei_no_1.792_-_ajustes_na_ldo_2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/402/l1767.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2008/333/l1721.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2007/1208/ordinaria_lei_1.688_20070720_ldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2005/567/lei_no_1.573.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2004/1607/1532.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2003/2886/1498.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2002/3107/lei_no_1.443.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2001/466/lei_no_1.352.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2775/lei_no_1289.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2657/lei_no_1266.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2648/lei_no_1262.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1998/819/1178.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1997/740/1122.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1996/3169/lei_no_1052.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3058/lei_no_978.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3038/lei_no_958.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/916/882.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/904/872.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3310/lei_no_650.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3287/lei_no_627.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1990/1558/531.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1978/2482/lei_no_050.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1966/2432/lei_no_342.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1964/1967/lei_no_276.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2025/3707/lei_no_2.681_-_para_o_exercicio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2023/3558/lei_-_2023_-_2573_-_executivo_-_ldo_2024_-_lei_de_diretrizes_orcamentarias_de_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2022/3495/lei_no_2.529.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2021/3472/2491_ldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2020/1170/2455_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2019/1026/2429.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2018/158/lei_n2.381_-__ldo_cm_-_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2017/71/lei2333.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2016/103/lei2242.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2015/175/lei2079.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2014/371/lei2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2014/173/lei2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2013/170/lei1957.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/169/lei1918.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2012/168/lei1882.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2011/2754/1846.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2010/293/lei1825.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/1493/lei_no_1.792_-_ajustes_na_ldo_2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2009/402/l1767.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2008/333/l1721.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2007/1208/ordinaria_lei_1.688_20070720_ldo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2005/567/lei_no_1.573.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2004/1607/1532.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2003/2886/1498.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2002/3107/lei_no_1.443.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2001/466/lei_no_1.352.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/2000/2775/lei_no_1289.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2657/lei_no_1266.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1999/2648/lei_no_1262.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1998/819/1178.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1997/740/1122.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1996/3169/lei_no_1052.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3058/lei_no_978.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1994/3038/lei_no_958.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/916/882.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1993/904/872.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3310/lei_no_650.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1991/3287/lei_no_627.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1990/1558/531.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1978/2482/lei_no_050.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1966/2432/lei_no_342.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/normajuridica/1964/1967/lei_no_276.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G42"/>
+  <dimension ref="A1:G43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="159.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="158.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="132.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1242,163 +1257,163 @@
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G12" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G13" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C16" t="s">
         <v>77</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>78</v>
       </c>
       <c r="G16" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>81</v>
       </c>
       <c r="C17" t="s">
@@ -1423,74 +1438,74 @@
       </c>
       <c r="B18" t="s">
         <v>86</v>
       </c>
       <c r="C18" t="s">
         <v>87</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>88</v>
       </c>
       <c r="G18" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>90</v>
       </c>
       <c r="B19" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B20" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C20" t="s">
         <v>96</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G20" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" t="s">
@@ -1653,74 +1668,74 @@
       </c>
       <c r="B28" t="s">
         <v>135</v>
       </c>
       <c r="C28" t="s">
         <v>136</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>137</v>
       </c>
       <c r="G28" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>139</v>
       </c>
       <c r="B29" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C30" t="s">
         <v>145</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>146</v>
       </c>
       <c r="G30" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>148</v>
       </c>
       <c r="B31" t="s">
         <v>149</v>
       </c>
       <c r="C31" t="s">
@@ -1768,166 +1783,166 @@
       </c>
       <c r="B33" t="s">
         <v>159</v>
       </c>
       <c r="C33" t="s">
         <v>160</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>161</v>
       </c>
       <c r="G33" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>163</v>
       </c>
       <c r="B34" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C34" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G34" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B35" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C35" t="s">
         <v>169</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>170</v>
       </c>
       <c r="G35" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>172</v>
       </c>
       <c r="B36" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C36" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G36" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B37" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C37" t="s">
         <v>178</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>179</v>
       </c>
       <c r="G37" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>181</v>
       </c>
       <c r="B38" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C38" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G38" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B39" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C39" t="s">
         <v>187</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>188</v>
       </c>
       <c r="G39" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>190</v>
       </c>
       <c r="B40" t="s">
         <v>191</v>
       </c>
       <c r="C40" t="s">
@@ -1935,128 +1950,152 @@
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>193</v>
       </c>
       <c r="G40" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>195</v>
       </c>
       <c r="B41" t="s">
         <v>196</v>
       </c>
       <c r="C41" t="s">
         <v>197</v>
       </c>
       <c r="D41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="E41" t="s">
+      <c r="G41" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B42" t="s">
+        <v>201</v>
+      </c>
+      <c r="C42" t="s">
         <v>202</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
         <v>203</v>
       </c>
-      <c r="C42" t="s">
+      <c r="E42" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>205</v>
       </c>
       <c r="G42" t="s">
         <v>206</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" t="s">
+        <v>207</v>
+      </c>
+      <c r="B43" t="s">
+        <v>208</v>
+      </c>
+      <c r="C43" t="s">
+        <v>209</v>
+      </c>
+      <c r="D43" t="s">
+        <v>203</v>
+      </c>
+      <c r="E43" t="s">
+        <v>204</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="G43" t="s">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
     <hyperlink ref="F23" r:id="rId22"/>
     <hyperlink ref="F24" r:id="rId23"/>
     <hyperlink ref="F25" r:id="rId24"/>
     <hyperlink ref="F26" r:id="rId25"/>
     <hyperlink ref="F27" r:id="rId26"/>
     <hyperlink ref="F28" r:id="rId27"/>
     <hyperlink ref="F29" r:id="rId28"/>
     <hyperlink ref="F30" r:id="rId29"/>
     <hyperlink ref="F31" r:id="rId30"/>
     <hyperlink ref="F32" r:id="rId31"/>
     <hyperlink ref="F33" r:id="rId32"/>
     <hyperlink ref="F34" r:id="rId33"/>
     <hyperlink ref="F35" r:id="rId34"/>
     <hyperlink ref="F36" r:id="rId35"/>
     <hyperlink ref="F37" r:id="rId36"/>
     <hyperlink ref="F38" r:id="rId37"/>
     <hyperlink ref="F39" r:id="rId38"/>
     <hyperlink ref="F40" r:id="rId39"/>
     <hyperlink ref="F41" r:id="rId40"/>
     <hyperlink ref="F42" r:id="rId41"/>
+    <hyperlink ref="F43" r:id="rId42"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>