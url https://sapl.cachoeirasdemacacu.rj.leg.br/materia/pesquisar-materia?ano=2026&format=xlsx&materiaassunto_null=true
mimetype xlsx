--- v1 (2026-03-11)
+++ v2 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="464" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1887" uniqueCount="951">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -490,62 +490,1094 @@
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2354/ind_-_2026_-_0151-2026_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>INDICO que seja encaminhado o expediente ao Excelentíssimo Prefeito Municipal, Sr. Rafael Muzzi de Miranda, para que intervenha junto ao Secretário Municipal de Saúde para que possa disponibilizar NUTRICIONISTA para atender aos pacientes da REDE DE SAÚDE CASA DO AUTISMO em Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2355/ind_-_2026_-_0153-2026_-tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, na forma regimental, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal de Cachoeiras de Macacu, solicitando à Secretaria Municipal competente a criação e implementação de um cronograma específico de coleta de resíduos volumosos domiciliares, tais como móveis, sofás, colchões, eletrodomésticos inservíveis e demais objetos de grande porte, com definição de dias específicos para atendimento em cada bairro do município.</t>
   </si>
   <si>
+    <t>2365</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_-_2026_-_0156_-_2026_-_ver_rogerio_de_souza_-_prefeito_limpeza_dragagem_corrego_estra_areiam_branca.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Órgão Competente, que tomeas providências necessárias para realizar a LIMPEZA/ DRAGAGEM do CÓRREGO da Estrada da Areia Branca, próximo aos Condomínios Papucaia Jardins | e II, localizado na Ribeira, neste Município</t>
+  </si>
+  <si>
+    <t>2364</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2364/ind_-_2026_-_0157_-_2026_-_ver_rogerio_de_souza_-_prefeito_limpeza_remocao_escombros_ponte_granada.pdf</t>
+  </si>
+  <si>
+    <t>Expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, sugerindo a execução de LIMPEZA E REMOÇÃO DOS ESCOMBROS DA PONTE DA GRANADA, que se encontram no leito do rio</t>
+  </si>
+  <si>
     <t>2356</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Gilberto da Silva Azevedo Junior (Junior Azevedo)</t>
   </si>
   <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2356/ind_-_2026_-_0163-2026_-_gilberto_da_silva_azevedo_junior.pdf</t>
+  </si>
+  <si>
     <t>Urgência na reparação e manutenção dos diques nas localidades de São José e Marubaí, no município de Cachoeiras de Macacu.</t>
   </si>
   <si>
+    <t>2359</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>Gilberto da Silva Azevedo Junior (Junior Azevedo), Tiago da Silva Teixeira (Tiago do Gás)</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2359/ind_-_2026_-_0165-2026_-_tiago_da_silva_teixeira_e_gilberto_da_silva_azevedo_junior.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito do Município de Cachoeiras de Macacu, com cópia à Secretaria Municipal competente, que sejam adotadas_x000D_
+as providências necessárias para a aquisição de uma ROÇADEIRA HIDRÁULICA para acoplamento em trator agrícola, destinada à realização de limpezas e roçadas nas estradas vicinais do Município.</t>
+  </si>
+  <si>
+    <t>2360</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2360/ind_-_2026_-_0168-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Órgão Competente, quetome as providências necessárias para realizar a LIMPEZA/ DRAGAGEM do CÓRREGO que corta a Fazenda Arrozal e o Recanto dos Pássaros,  Localizado em Japuíba, neste Município.</t>
+  </si>
+  <si>
+    <t>2357</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2357/ind_-_2026_-_0171-2026_-_fabricio_de_araujo_sousa.pdf</t>
+  </si>
+  <si>
+    <t>INDICO que seja encaminhado o expediente ao Excelentíssimo Prefeito Municipal, Sr. Rafael Muzzi de Miranda, para que intervenha junto ao_x000D_
+Secretário Municipal de Infraestrutura e Obras para que possa proceder ao estudo técnico para realizar o calçamento da Rua Ruy Marinho Falcão, no bairro Betel em Cachoeiras de Macacu, às margens da RJ116.</t>
+  </si>
+  <si>
+    <t>2361</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2361/ind_-_2026_-_0176-2026_-_nilton_matozo_viana.pdf</t>
+  </si>
+  <si>
+    <t>INDICO que seja encaminhado expediente ao Exmo. Senhor Prefeito RAFAEL MUZZI DE MIRANDA, solicitando sua intermediação junto à_x000D_
+SECRETARIA MUNICIPAL DE OBRAS, para dentro da viabilidade técnica e orçamentária, executar um Recuo de aproximadamente de (30 metros), o Ponto de ônibus em frente a Praça de Japuíba (sentindo Cachoeiras de Macacu).</t>
+  </si>
+  <si>
+    <t>2366</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2366/ind_-_2026_-_0180_-_2026_-_ver_alexandre_ferreira_-_prefeito_interceder_pela_ampliacao_orla_da_varzea.pdf</t>
+  </si>
+  <si>
+    <t>Expediente ao Exmo. Senhor Prefeito RAFAEL MUZZI DE MIRANDA, no intuito de que interceda junto aos órgãos competentes para que seja realizada a ampliação da orla da Várzea até o término do bairro</t>
+  </si>
+  <si>
+    <t>2378</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2378/ind_0201_2026_ver_vilmar_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja providenciada uma vistoria técnica, bem como a execução de obras de contenção na Rua Projetada, localizada no bairro Valério no Município de Cachoeiras de Macacu/RJ.</t>
+  </si>
+  <si>
+    <t>2370</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2370/ind_-_2026_-_0202_-_2026_-_ver_hugo_miranda_-_executivo_interceder_secret_governo_anteprojeto_criando_conselho_juventude.pdf</t>
+  </si>
+  <si>
+    <t>INDICO SEJA ENCAMINHADO AO EXMO SENHOR PREFEITO RAFAEL MUZZI DE MIRANDA PARA QUE INTERCEDA JUNTO AO GABINETE DO PREFEITO E A SECRETARIA MUNICIPAL DE GOVERNO, RECEBENDO E ANALISANDO ESTE ANTEPROJETO DE LEI QUE  CRIA, NO AMBITO DO MUNICIPIO DE CACHOEIRAS DE mACACU, O CONSELHO MUNICIPAL DA JUVENTUDE, E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>2379</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2379/ind_0207_2026_ver_demilson_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>PROVIDENCIAR A DESAPROPRIAÇÃO DO CAMPO DE FUTEBOL NA RIBEIRA, LOCALIZADO NA AVENIDA DOUTEL DE ANDRADE, RIBEIRA, CACHOEIRAS DE MACACU-RJ.</t>
+  </si>
+  <si>
+    <t>2376</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2376/ind_-_2026_-_0211_-_2026_-_ver_demilson_monteiro_-_executivo_interceder_secr_ambiente_limpeza_fiacao_troca_poste_japuiba.pdf</t>
+  </si>
+  <si>
+    <t>Expediente ao Exmo. Sr. Prefeito Municipal Senhor Rafael Muzzi de Miranda, para que interceda junto ao Secretário Municipal de Ambiente de Cachoeiras de Macacu/RJ, Sr. Loir Gonçalves para notificar a Empresa de Energia Elétrica - Enel no sentido das limpezas dos arbustos e trepadeiras que tomaram toda fiação das redes elétricas e troca do poste urgente que está totalmente comprometido nas Ruas Joaquim Vieira Filho e Ataliba de Oliveira em Japuiba neste município de Cachoeiras de Macacu/RJ.</t>
+  </si>
+  <si>
+    <t>2375</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2375/ind_-_2026_-_0222_-_2026_-_ver_jose_lucas_stutz_-_prefeito_interceder_secret_munic_ordem_publ_trans_transp_implantar_armamento_guarda.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, na forma regimental, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, Rafael Muzzi de Miranda, para interceder junto ao Secretário Municipal de Ordem Pública, Trânsito e Transporte, Senhor Fábio Adriano de Farias Neto, que estude a viabilidade e promova a implantação do armamento da Guarda Municipal de Cachoeiras de Macacu, observando-se os requisitos legais e regulamentares pertinentes.</t>
+  </si>
+  <si>
+    <t>2374</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2374/ind_-_2026_-_0223_-_2026_-_ver_edivaldo_pereira_de_souza_-_prefeito_interceder_projeto_lei_apoio_intgral_responsaveis_por_autistas.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhado ao Exmo. Senhor Prefeito Rafael Miranda, no intuito de que interceda junto a sua gestão, para que receba este Ante Projeto de Lei, analise-o, e achando pertinente os benefícios para a população Cachoeirense, encaminhe-o de volta para esta Casa de Leis para apreciação e votação. _x000D_
+(EMENTA DO ANTEPROJETO: Dispõe sobre a criação do Programa “Cuidar de Quem Cuida”, garantindo  acompanhamento psicológico, social, nutricional e jurídico, bem como prioridade no atendimento na rede pública municipal de saúde aos pais ou responsáveis legais de pessoas com Transtorno do Espectro Autista (TEA), e dá outras providências.)</t>
+  </si>
+  <si>
+    <t>2456</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>Célio de Carvalho Maciel (Célio Maciel)</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2456/plo_-_2026_-_0236_-_2025_-_ver_celio_maciel_-_transparencia_filas_espera_sistema_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência nas filas de espera do sistema público municipal de saúde. de Cachoeiras de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2380</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>Pintura dos quebra molas, na rua Nicanor Pinto, no bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2431/ind_-_2026_-_0242-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>Implementação de pavimentação asfáltica no Centro do Marubaí (trecho entre o Curral a Escola) localizada na Zona Rural de Papucaia, neste Município.</t>
+  </si>
+  <si>
+    <t>2461</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2461/ind_-_2026_-_0243_-_2026_-_ver_rogerio_de_souza_-_prefeito_interceder_presenca_guarda_municipal_portoes_escola_paula_falcao_e_ceim.pdf</t>
+  </si>
+  <si>
+    <t>seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Órgão Competente, quanto a necessidade da presença da Guarda Municipal nos portões da Escola Municipal Profª Hilda Oliveira de Paula Falcão e do Centro Educacional Infantil Municipal Ribeira (CEIM Ribeira), localizadas na Ribeira, neste Município</t>
+  </si>
+  <si>
+    <t>2381</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2381/ind_-_2026_-_0263_-_2026_-_ver_fabricio_portugues_-_executivo_interceder_secr_obras_poda_e_capina_no_boqueirao.pdf</t>
+  </si>
+  <si>
+    <t>Viabilizar a realização dos serviços de poda e capina no bairro Boqueirão, em Cachoeiras de Macacu, especialmente na Rua da Mangueira onde galos estão encostando na rede elétrica.</t>
+  </si>
+  <si>
+    <t>2382</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2382/ind_-_2026_-_0264_-_2026_-_ver_fabricio_portugues_-_executivo_interceder_secr_obras_manutencao_estrada_canil_dione_boca_do_mato.pdf</t>
+  </si>
+  <si>
+    <t>Viabilizar manutenção na Estrada do antigo Canil Dione no bairro de Boca do Mato em Cachoeiras de Macacu.</t>
+  </si>
+  <si>
+    <t>2383</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>Viabilizar a realização dos serviços de manutenção da rede de iluminação pública no Bairro Boqueirão em Cachoeiras de Macacu, visto que no Bairro existem inúmeras ruas sem iluminação ou iluminação insuficiente.</t>
+  </si>
+  <si>
+    <t>2435</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2435/ind_-_2026_-_0266-2026_-_fabricio_de_araujo_sousa.pdf</t>
+  </si>
+  <si>
+    <t>VIABILIZAR A SERVIÇOS DE LIMPEZA E CAPINA NA RUA JULIETA BUSQUET SALDANHA NO VALÃO DA RUA GESSI MENEZES, NO BAIRRO RIBEIRA, EM CACHOEIRAS DE MACACU.</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2433/ind_-_2026_-_0267-2026_-_fabricio_de_araujo_sousa.pdf</t>
+  </si>
+  <si>
+    <t>Viabilizar a instalação/construção de uma LABORATÓRIO DE INICIAÇÃO CIENTÍFICA NA ESCOLA MUNICIPAL SÃO FRANCISCO ED ASSIS SITUADA NA RUA OSVALDIR VICENTE SIQUEIRA, 323, NO BAIRRO DE PAPUCAIA EM CACHOEIRAS DE MACACU.</t>
+  </si>
+  <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2434/ind_-_2026_-_0268-2026_-_fabricio_de_araujo_sousa.pdf</t>
+  </si>
+  <si>
+    <t>Viabilizar a instalação/construção de uma LABORATÓRIO DE INICIAÇÃO CIENTÍFICA NA ESCOLA MUNICIPAL ALMERINDA FERREIRA DE ALMEIDA, SITUADA NA AVENIDA MARECHAL FLORIANO PEIXOTO, NO BAIRRO DE JAPUÍBA, EM CACHOEIRAS DE MACACU.</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2437/ind_-_2026_-_0271-2026_-_hugo_guida_de_miranda.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de Anteprojeto de Lei que: “Dispõe sobre a adequação do serviço de transporte individual de passageiros por táxi no Município de Cachoeiras de Macacu às normas da legislação federal vigente e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>2472</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2472/ind_-_2026_-_0272_-_2026_-_ver_celio_maciel_-_prefeito_interceder_secret_obras_limpeza_urbanizacao_implantacao_iluminacao_servidao_carmindo_alves_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Expediente ao Exmo. Senhor Prefeito Rafael Miranda, solicitando junto à Secretaria Municipal de Obras a realização de serviços de limpeza, urbanização e implantação de iluminação pública na Servidão Pública Carmindo Alves Fernandes, situada entre a Rua das Parteiras e a Rua Valdir Lessa, no Bairro Boa Vista</t>
+  </si>
+  <si>
+    <t>2436</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2436/ind_-_2026_-_0274-2026_-_gilberto_da_silva_azevedo_junior.pdf</t>
+  </si>
+  <si>
+    <t>Fazer 3 quebra-molas (lombadas) na localidade de São José da Boa Morte, em frente aos comércios.</t>
+  </si>
+  <si>
+    <t>2443</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2443/ind_-_2026_-_0279-2026_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>INDICO que seja encaminhado expediente ao Exmo. Senhor Prefeito Municipal Rafael Muzzi de Miranda, no intuito de que interceda junto à Concessionária Rota 116, para que seja providenciada a instalação de fiscalização eletrônica de velocidade na Rodovia RJ-116 / Rodovia Presidente João Goulart, mais precisamente nos seguintes pontos: entrada do bairro Valério e na localidade conhecida como “Curva do Virindinho”, conforme fotos em anexo.</t>
+  </si>
+  <si>
+    <t>2423</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2423/ind_-_2026_-_0310-2026_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+  </si>
+  <si>
+    <t>Providências urgentes na Rua das Orquídeas, em Agro-Brasil, no sentido de vistoriar a rede de manilhas que está entupida e danificada, causando transtorno para os moradores.</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2446/ind_-_2026_-_0313-2026_-_marcos_vinicius_ferreira_romero.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, seja encaminhado expediente ao Exmo. Senhor Prefeito RAFAEL MUZZI DE MIRANDA, para que interceda junto a secretaria de obras_x000D_
+para adoção de medidas urgentes para contenção de barreira localizada na Rua Advir Coelho Gomes, bairro Ganguri de Baixo, em Cachoeiras de Macacu.</t>
+  </si>
+  <si>
+    <t>2439</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2439/ind_-_2026_-_0320-2026_-_gilberto_da_silva_azevedo_junior.pdf</t>
+  </si>
+  <si>
+    <t>indicar a realização de estudos técnicos e, posteriormente, a execução de ações como:_x000D_
+. Implantação de nova captação de água;_x000D_
+. Perfuração de poços artesianos;_x000D_
+. Ou qualquer outra alternativa viável que garanta o abastecimento regular e adequado para a população.</t>
+  </si>
+  <si>
+    <t>2440</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2440/ind_-_2026_-_0321-2026_-_tiago_da_silva_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um Aparelho de raio-X no CENTRO DE ESPECIALIDADE PAPUCAIA, antiga UBS Papucaia.</t>
+  </si>
+  <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2441/ind_-_2026_-_0322-2026_-_tiago_da_silva_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de atendimento com médico ortopedista no Centro Especializado Papucaia. (CEP)</t>
+  </si>
+  <si>
+    <t>2425</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2425/ind_-_2026_-_0341-2026_-_gilberto_da_silva_azevedo_junior.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, bem como à Secretaria Municipal de Saúde, que_x000D_
+sejam adotadas as providências necessárias para a implantação de um posto de atendimento 24 horas com ambulância, ou, alternativamente, a instalação de uma base do SAMU (Serviço de Atendimento Móvel de Urgência) na localidade de Maraporã.</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2445/ind_-_2026_-_0348-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>INDICA no intuito de interceder junto ao Órgão Competente, solicitação para a REFORMA DA UNIDADE BÁSICA DE SAÚDE (UBS) e da ESTRATÉGIA SAÚDE DA FAMÍLIA (ESF) DE PAPUCAIA, neste Município.</t>
+  </si>
+  <si>
+    <t>2428</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2428/ind_-_2026_-_0351-2026_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, seja encaminhado expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, no intuito de que interceda junto à Secretaria Municipal de Saúde, para que seja viabilizada a instalação de um equipamento de radiografia (Raio-X) na unidade da Estratégia de Saúde da Família (ESF) de Papucaia.</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2429/ind_-_2026_-_0352-2026_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, seja encaminhado expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, no intuito de que interceda junto à Secretaria Municipal de Saúde, para que sejam implantados serviços de ultrassonografia na unidade da Estratégia de Saúde da Família (ESF) de Papucaia, visando à descentralização desse importante serviço diagnóstico.</t>
+  </si>
+  <si>
+    <t>2444</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2444/plo_-_2026_-_0353-2026_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, seja encaminhado expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, no intuito de que interceda junto à Secretaria Municipal de Obras, para que seja realizada a pavimentação da Rua 07, localizada no bairro Valério</t>
+  </si>
+  <si>
+    <t>2426</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2426/ind_-_2026_-_0355-2026_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, seja encaminhado ao Exmo. Senhor Prefeito Rafael Miranda, no intuito de que interceda junto a sua gestão, para que receba este AnteProjeto de Lei, analise-o, e achando pertinente os benefícios para a população Cachoeirense, encaminhe-o de volta para esta Casa de Leis para apreciação e votação.</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2451/ind_-_2026_-_0358-2026_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE UM NOVO PONTO DE ÔNIBUS NA RODOVIA RJ- 116 (RODOVIA PRESIDENTE JOÃO GOULART), NAS PROXIMIDADES DO PÓRTICO DE PAPUCAIA, NO SENTIDO CACHOEIRAS DE MACACU (VIDE IMAGEM ANEXA).</t>
+  </si>
+  <si>
+    <t>2455</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2455/ind_-_2026_-_0383-2026_-_fabricio_de_araujo_sousa.pdf</t>
+  </si>
+  <si>
+    <t>Intervenção junto ao Secretário Municipal de Esportes e Lazer para a disponibilização projeto multiesportivo para as mulheres da região do interior do Município de Cachoeiras de Macacu.</t>
+  </si>
+  <si>
+    <t>2465</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>Construção de um lavatório próximo a área de PicNic, no Parque da Cidade.</t>
+  </si>
+  <si>
+    <t>2464</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>Construção de uma academia da terceira idade no canteiro no trevo na entrada da cidade, no bairro Parque Santa Luiza.</t>
+  </si>
+  <si>
+    <t>2466</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>Implantação de atividades esportivas e de lazer voltadas para as mulheres da comunidade de Agrovila Bonanza, em São José.</t>
+  </si>
+  <si>
+    <t>2470</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>Providenciar, em caráter de urgência, a instalação de pontos de iluminação pública (ou substituição por lâmpadas de LED) no Bairro Estreito, especificamente nas proximidades da área de lixeiras/ponto de coleta.</t>
+  </si>
+  <si>
+    <t>2471</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>Patrolamento e colocação de manilhas para águas pluviais no bairro Soarim - Tatus.</t>
+  </si>
+  <si>
+    <t>2481</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2481/ind_-_2026_-_0393_-_2026_-_ver_celio_maciel_-_prefeito_interceder_sec_esportes_assegurar_equidade_realizacao_projetos.pdf</t>
+  </si>
+  <si>
+    <t>Seja encaminhado expediente ao Exmo. Senhor Prefeito Rafael Miranda, no intuito de que interceda junto à Secretaria de Esportes, para que o Governo Municipal adote medidas que assegurem a equidade na realização de projetos esportivos, garantindo atendimento integral a todas as modalidades já existentes no município — incluindo, mas não se limitando a, futebol, vôlei, natação, ginástica. A proposta visa o estabelecimento de uma divisão igualitária e proporcional dos recursos financeiros e materiais destinados à implantação de ações, infraestrutura e fomento de projetos para cada modalidade, com atenção a Projetos que já existem dentro do Município.</t>
+  </si>
+  <si>
+    <t>2467</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2467/ind_-_2026_-_0394-2026_-_fabricio_de_araujo_sousa.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de Anteprojeto de Lei que: "AUTORIZA O PODER EXECUTIVO A DISCIPLINAR E AUTORIZAR O SERVIÇO DE MOTOTÁXI NO MUNICÍPIO DE CACHOEIRAS DE MACACU/RJ."</t>
+  </si>
+  <si>
+    <t>2468</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2468/ind_-_2026_-_0395-2026_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>Viabilizar o envio da unidade móvel denominada "Carreta da Saúde da Mulher" para o nosso município de Cachoeiras de Macacu-RJ.</t>
+  </si>
+  <si>
+    <t>2483</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2483/ind_-_2026_-_0404_-_2026_-_ver_professor_edgar_-_executivo_promova_instalacao_pontos_onibus_rj-116_km32_ambos_lados.pdf</t>
+  </si>
+  <si>
+    <t>Em conformidade com os preceitos regimentais desta Casa Legislativa e após ouvir o Douto Plenário, INDICO que seja encaminhado expediente ao Excelentíssimo Prefeito Municipal, Senhor Rafael Muzzi de Miranda, para que promova, junto à Secretaria Pertinente estudos técnicos e providências necessárias visando à instalação de guaritas de ponto de ônibus em ambos os lados da RJ-116, na altura do Km 32, Estrada Antônio José Monerat Neto (Estrada do Faraó), bairro Taboado, no Município de Cachoeiras de Macacu</t>
+  </si>
+  <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2484/ind_-_2026_-_0408_-_2026_-_ver_hugo_miranda_-_executivo_interceer_gabinete_secretarias_recebam_analisem_plo_diciplinar_concessoes_e_permissoes_serv_publico.pdf</t>
+  </si>
+  <si>
+    <t>Seja encaminhado ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda,no intuito de que interceda junto ao Gabinete do Prefeito e às Secretarias competentes, para que receba este Anteprojeto de Lei, analise-o, e achando pertinente os benefícios para a população cachoeirense, encaminhe-o de volta para esta Casa de Leis para apreciação e votação</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2487/ind_-_2026_-_0419-2026_-_edivaldo_pereira_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Providenciar a INSTALAÇÃO DE GRADES DE PROTEÇÃO NO VIADUTO DE CACHOEIRAS DE MACACU.</t>
+  </si>
+  <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2488/ind_-_2026_-_0420-2026_-_edgar_rosa_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UM POSTO DE SAÚDE NO ESTÁDIO IZALTINO CARNEIRO, NO BAIRRO PARQUE VENEZA, MUNICÍPIO DE CACHOEIRAS DE MACACU.</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2491/ind_-_2026_-_0423_-_2026_-_ver_marcos_vinicius_ferreira_-_reparar_fechar_buraco_calcada_rua_coronel_bastos_japuiba.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO para reparo e fechamento de buraco em calçada Rua Coronel Bastos, Japuíba (em frente ao Depósito de Materiais de Construção do Roni)</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2492/ind_-_2026_-_0424_-_2026_-_ver_marcos_vinicius_ferreira_-_providenciar_reparo_buraco_estrada_do_carmo_1708_funchal.pdf</t>
+  </si>
+  <si>
+    <t>Seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, com cópia para a Secretaria Municipal de Obras e Serviços Públicos no sentido de providenciar o reparo de um buraco na Estrada do Carmo, nº 1708 no Bairro Funchal</t>
+  </si>
+  <si>
+    <t>2493</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2493/ind_-_2026_-_0426_-_2026_-_ver_vilmar_pereira_da_silva_-_executivo_interceder_secr_ordem_publica_ponto_onibus_rj116_km_42.pdf</t>
+  </si>
+  <si>
+    <t>Expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, no intuito de que interceda junto à Secretaria Municipal de Ordem Pública, Trânsito e Transporte para que seja providenciada a implantação de um ponto de ônibus, com a devida sinalização e, se possível, abrigo para passageiros, na RJ-_x000D_
+116, na altura do km 42, na Avenida Plínio Casado, no município de Cachoeiras de Macacu/RJ</t>
+  </si>
+  <si>
+    <t>2495</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2495/plo_-_2026_-_0427__-_2026_-_ver_jose_lucas_stutz_-_executivo_interceder_secret_obras_construir_praca_rua_eng_ciro_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Expediente ao Excelentíssimo Senhor Prefeito Municipal, Rafael Muzzi de Miranda, para interceder junto ao Secretário Municipal de Obras, no sentido de providenciar a construção de uma pracinha com aparelhos de ginástica, na Rua Engenheiro Ciro Rodrigues</t>
+  </si>
+  <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2497/ind_-_2026_-_0444_-_2026_-_ver_marcos_vinicius_ferreira_-_executivo_interceder_implantacao_loja_posto_oficial_rio_card.pdf</t>
+  </si>
+  <si>
+    <t>Seja encaminhado expediente ao Exmo. Senhor Prefeito RAFAEL MUZZI DE MIRANDA, para que interceda junto aos órgãos competentes para que seja implantada uma loja ou posto oficial do Rio card no municipio de Cachoeiras de Macacu</t>
+  </si>
+  <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2498/ind_-_2026_-_0447_-_2026_-_ver_tiago_teixeira_-_executivo_realizacao_reforma_estrutural_unidade_esf_papucaia.pdf</t>
+  </si>
+  <si>
+    <t>Sejam adotadas as providências necessárias para a realização de REFORMA ESTRUTURAL DA UNIDADE ESF PAPUCAIA, visando melhorias nas instalações físicas e nas condições de atendimento à população</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2500/ind_-_2026_-_0450_-_2026_-_ver_alexandre_ferreira_fonseca_-_nomeacao_do_mirante_alto_serra_mirante_tiao_coronha.pdf</t>
+  </si>
+  <si>
+    <t>Expediente ao Exmo. Senhor Prefeito RAFAEL MUZZI DE MIRANDA,no intuito de que interceda junto aos órgãos competentes para que seja realizada a nomeação do Mirante de Cachoeiras de Macacu, localizado no alto da nossa serra de Mirante Tião Coronha</t>
+  </si>
+  <si>
+    <t>2501</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2501/ind_-_2026_-_0451-2026_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>RETIRADA DE LIXO E ENTULHO ACUMULADOS NA RUA ALAMEDA 2, NO BAIRRO CASTÁLIA.</t>
+  </si>
+  <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2509/ind_2026_0455-2026__marcos_vinicius.pdf</t>
+  </si>
+  <si>
+    <t>SOLÇICITAÇÃO DE OBRAS DE DRENAGEM, PAVIMENTAÇÃO E REESTRUTURAÇÃO DA FACHADA/ FRENTE DA ESCOLA MUNICIPAL ERNESTINA FERREIRA GAMA, LOCALIZADA NO KM 13,5 DA ESTRADA DO GUAPIAÇU.</t>
+  </si>
+  <si>
+    <t>2504</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2504/ind_2026_0456-2026__demilson.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UMA ROTATÓRIA NA ENTRADA DE PAPUCAIA, NAS PROXIMIDADS DO PÓRTICO DE ACESSO AO DISTRITO.</t>
+  </si>
+  <si>
+    <t>2505</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2505/ind_2026_0457-2026__demilson.pdf</t>
+  </si>
+  <si>
+    <t>PARA QUE SEJA PROVIDENCIADA A PRESENÇA DE GUARDA MUNICIPAL OU EQUIPE DE SEGURANÇA 24 (VINTE E QUATRO) HORAS NA UPA RUY COELHO GOMES, NO HOSPITAL MUNICIPAL DR CELSO MARTINS E NO AMBULATÓRIO PADRE BATALHA.</t>
+  </si>
+  <si>
+    <t>2508</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2508/ind_2026_0458-2026__lucas_stutz.pdf</t>
+  </si>
+  <si>
+    <t>PARA QUE SEJA RALIZADO POR MEIO DA SECRETARIA COMPETENTE, UM CONCURSO MUNICIPAL DE PINTURA E DECORAÇÃO DE RUAS PARA A COPA DO MUNDO DE 2026, COM O OBJETIVO DE INCENTIVAR A CULTURA POPULAR, O ESPÍRITO ESPORTIVO, A INTEGRAÇÃO COMUNITÁRIA  E O EMBELEZAMENTO URBANO.</t>
+  </si>
+  <si>
+    <t>2510</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2510/ind_2026_0461-2026__rogerio.pdf</t>
+  </si>
+  <si>
+    <t>ESTUDE A VIABILIDADE DE CRIAÇÃO DE UM CENTRO DE ACOLHIMENTO ONCOLÓGICO EM NOSSO MUNICÍPIO, DESTINADO AO ATENDIMENTO HUMANIZADO, APOIO E ACOMPANHAMENTO DE PACIENTES EM TRATAMENTO CONTRA CÂNCER E SEUS FAMILIARES.</t>
+  </si>
+  <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2511/ind_2026_0462-2026__rogerio.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADO UM PROJETO DE REVITALIZAÇÃO COMPLETA DO CAMPO DE FUTEBOL E ARREDORES, LOCALIZADO NA COMUNIDADE DO GUARARAPES, COM A INSTALAÇÃO DE GRAMADO NATURAL, TELAS DE PROTEÇÃO (REDES DE CONTENÇÃO), PARQUINHO INFANTIL DE MADEIRA E ACADEMIA DA TERCEIRA IDADE.</t>
+  </si>
+  <si>
+    <t>2506</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2506/ind_2026_0464-2026__fabricio.pdf</t>
+  </si>
+  <si>
+    <t>VIABILIZAR A DISPONIBILIZAÇÃO DE LOCAL ADEQUADO PARA QUE UM PROFISSIONAL ESPECIALIZADO POSSA MINISTRAR PALESTRAS GRATUITAS PARA OS PAIS E RESPONSÁVEIS DAS CRIANÇAS ATENDIDAS NA REDE CASA DO AUTISMO.</t>
+  </si>
+  <si>
+    <t>2515</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2515/ind_-_2026_-_0464-2026_-_fabricio_de_araujo_souza.pdf</t>
+  </si>
+  <si>
+    <t>VIABILIZAR A DISPONIBILIZAÇÃO DE LOCAL ADEQUADO PARA QUE UM PROFISSIONAL ESPECIALIZADO POSSA MINISTRAR PALESTRAS GRATUITAS PARA OS PAIS E RESPONSÁVEIS DAS CRIANÇAS NA REDE CASA DO AUTISMO.</t>
+  </si>
+  <si>
+    <t>2507</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2507/ind_2026_0465-2026__fabricio.pdf</t>
+  </si>
+  <si>
+    <t>VIABILIZAR A DISPONIBILIZAÇÃO DE PROFISSIONAL DE EDUCAÇÃO FÍSICA PARA MINISTRAR AULAS DE NATAÇÃO PARA CRIANÇAS ATENDIDAS NA REDE CASA DO AUTISMO.</t>
+  </si>
+  <si>
+    <t>2513</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2513/ind_2026_0466-2026__tiago.pdf</t>
+  </si>
+  <si>
+    <t>A VIABILIDADE DE AQUISIÇÃO E UTILIZAÇÃO DE ÔNIBUS ESCOLARES COM TRAÇÃO 4X4, DESTINADOS AO TRANSPORTE DE ALUNOS DA ZONA RURAL DO MUNICÍPIO, ESPECIALMENTE NAS LOCALIDADES ONDE AS ESTRADAS APRESENTAM CONDIÇÕES PRECÁRIAS DURANTE PERÍODOS CHUVOSOS.</t>
+  </si>
+  <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2512/ind_2026_0467-2026__rogerio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ANTEPROJETO DE LEI, QUE "INSTITUI O PROGRAMA "GENTE DA TERRA, CIDADE LIMPA" PARA O CREDENCIAMENTO E CONTRATAÇÃO DE MICROEMPREENDEDORES INDIVIDUAIS (MEI) LOCAIS PARA A PRESTAÇÃO DE SERVIÇOS DE PODA, CAPINA E MANUTENÇÃO URBANA NO MUNICÍPIO DE CACHOEIRAS DE MACACU, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>2517</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2517/ind_-_2026_-_0472__-_2026_-_ver_jose_lucas_stutz_-_executivo_interceder_secretarias_fechar_via_lateral_acesso_a_rua_mauricio_abreu_e_bairro_goiabal.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, na forma regimental, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, Rafael Muzzi de Miranda, que_x000D_
+determine ao Secretário Municipal de Ordem Pública, Sr. Fábio Adriano, e ao Secretário Municipal de Obras, Sr. Fernando Miranda, a realização de estudo_x000D_
+técnico para o fechamento da via lateral que dá acesso à Rua Mauricio de Abreu e ao bairro Goiabal, permitindo apenas a passagem de pedestres, com a instalação de barreiras físicas que impeçam o tráfego de motocicletas e demais veículos automotores.</t>
+  </si>
+  <si>
+    <t>2528</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2528/ind_-_2026_-_0474-2026_-_ailton_telles_machado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no sentido de interceder junto ao Secretário Municipal de Educação, Senhor Osório Luís Figueiredo de Souza, para providenciar a Criação de uma Biblioteca Pública na localidade de Japuíba, em Cachoeiras de Macacu-RJ.</t>
+  </si>
+  <si>
+    <t>2519</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2519/ind_-_2026_-_0480-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Órgão Competente, a necessidade de providências urgentes para a realização da pavimentação asfáltica no trecho da Rua Orlando Alves da Silva, localizada no bairro Ribeira, neste Município, especificamente no trecho onde recentemente foram executados os serviços de manutenção e troca de manilhas.</t>
+  </si>
+  <si>
+    <t>2520</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2520/ind_-_2026_-_0481-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, a implantação da Fazendinha do Autista, neste Município.</t>
+  </si>
+  <si>
+    <t>2521</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2521/ind_-_2026_-_0482-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Órgão_x000D_
+Competente, para que seja realizada a pavimentação das Rua A Um, situada em Papucaia, neste Município, (trecho do outro lado do Rio).</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2525/ind_-_2026_-_0483-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, que seja encaminhado expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Chefe do Poder Executivo Municipal, a solicitação de REFORMA GERAL DA UNIDADE BÁSICA DE SAÚDE DO MARUBAÍ, neste Município.</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2526/ind_-_2026_-_0484-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Órgão_x000D_
+Competente, a reforma da Reforma da Ponte sobre o Rio Papucaia, localizada na Rua Naotaro Kawai, no bairro Papucaia, neste Município.</t>
+  </si>
+  <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2529/ind_-_2026_-_0485-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Órgão Responsável, no sentido de providenciar à colocação de faixa de pedestre, em frente ao CEIM PROFESSORA LOURDES PETTINE, localizada na Av. Senador Doutel de Andrade, próximo a Rodoviária de Papucaia, neste Município.</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>INDICO, na forma regimental, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, Rafael Muzzi de Miranda, para que_x000D_
+determine à Secretaria Municipal competente a construção de um Campo de Grama Sintética ao lado da quadra poliesportiva localizada na Rua José Ubaldo da Rocha, no distrito de Papucaia, município de Cachoeiras de Macacu.</t>
+  </si>
+  <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2530/ind_-_2026_-_0488-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>INDICA o incluso ANTEPROJETO DE LEI, que "Dispõe sobre a criação e implementação do Programa de Escuta Especializada para Crianças e Adolescentes Vítimas ou Testemunhas de Violência no âmbito do Município de Cachoeiras de Macacu, e-dá outras providências", na forma do anexo.</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2523/ind_-_2026_-_0489-2026_-_vilmar_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, que seja encaminhado expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, no intuito de que interceda junto à Secretaria Municipal de Ordem Pública, Trânsito e Transporte para que seja providenciada a realização de serviço de manilhamento na Rodovia Tanguá — Km-35 RJ 116, na entrada da Rua Benedita Borges, Cachoeiras de Macacu/RJ.</t>
+  </si>
+  <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2522/ind_-_2026_-_0490-2026_-_vilmar_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, que seja encaminhado expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, no intuito de que interceda junto à Secretaria Municipal de Ordem Pública, Trânsito e Transporte para que seja providenciada a realização com caráter de urgência, a realização de poda das árvores localizadas na Av. Castelo Branco e na Rua Agostinho Mendes, no bairro Rasgo. Cachoeiras de Macacu/RJ.</t>
+  </si>
+  <si>
+    <t>2518</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2518/ind_-_2026_-_0494-2026_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, que seja encaminhado expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, interceder junto ao Secretário Municipal de Saúde Senhor Carlos Eduardo da Silva Aguiar, no sentido de providenciar a contratação de um cirurgião vascular, para realização de procedimento de ESPUMA ESCLEROSANTE (ESCLEROTERAPIA) guiada por ultrassonografia para tratamento de veias varicosas.</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2524/ind_-_2026_-_0495-2026_-_hugo_guida_de_miranda.pdf</t>
+  </si>
+  <si>
+    <t>INDICO, que seja encaminhado ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, no intuito de que interceda junto ao Gabinete do Prefeito e à Secretaria Municipal de Saúde, para que receba este Anteprojeto de Lei, analise-o, e achando pertinente os benefícios para a população cachoeirense, encaminhe-o de volta para esta Casa de Leis para apreciação e votação.</t>
+  </si>
+  <si>
+    <t>2532</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2532/ind_-_2026_-_0498-2026_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+  </si>
+  <si>
+    <t>Implantação e realização periódica no projeto Rua de Lazer na Avenida Governador Roberto Silveira, nas proximidades do Campo do Prado.</t>
+  </si>
+  <si>
     <t>2313</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2313/moc_-_2026_-_0050-2026_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Seja encaminhada “Moção de Congratulações e Aplausos Post Morten”, in memorian do PASTOR CID ALVES DE AZEVEDO, pelo reconhecimento no cumprimento de seu mister, dando honra à quem realmente merece esta honra. Homem honesto. sincero e muito temente a Deus, além de extremamente dedicado à sua casa e os que o cercavam, com reflexos positivos no Município de Cachoeiras de Macacu</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2314/moc_-_2026_-_0051-2026_-_fabricio_de_araujo_sousa.pdf</t>
@@ -580,50 +1612,171 @@
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2317/moc_-_2026_-_0054-2026_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Seja encaminhada "Moção de Congratulações e Aplausos”, ao Senhor SÉRGIO DE ABREU CONSTEMPLATE, pelo reconhecimento à sua relevante atuação em prol da educação e do desenvolvimento social no Município de Cachoeiras de Macacu</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2318/moc_-_2026_-_0055_-2026_-_ver_fabricio_de_araujo_sousa_-_sr_gabriel_seraphim_costa.pdf</t>
   </si>
   <si>
     <t>Seja encaminhada “Moção de Congratulações e Aplausos”, ao Senhor GABRIEL SERAPHIM DA COSTA, pelo reconhecimento do excelente trabalho desenvolvido em prol da educação e da ampliação do acesso ao ensino no Estado do Rio de Janeiro, com reflexos positivos no Município de Cachoeiras de Macacu</t>
   </si>
   <si>
+    <t>2362</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2362/moc_-_2026_-_0178-2026_-_edgar_rosa_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Aplausos à Senhora Lúcia Helena Borges Mateus Silva, em reconhecimento ao relevante trabalho desenvolvido no Sistema Nacional de Emprego - SINE de Cachoeiras de Macacu.</t>
+  </si>
+  <si>
+    <t>2384</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2384/moc_-_2026_-_0212_-_2026_-_celio_de_carvalho_maciel_-_sra_lucia_helena_borges_mateus_silva.pdf</t>
+  </si>
+  <si>
+    <t>Seja encaminhada “Moção de Congratulações e Aplausos”, a Senhora Lucia Helena Borges Mateus Silva_x000D_
+[Vereador Célio de Carvalho Maciel]</t>
+  </si>
+  <si>
+    <t>2385</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2385/moc_-_2026_-_0213_-_2026_-_celio_de_carvalho_maciel_-_sr_uellington_marins_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Seja encaminhada “Moção de Congratulações e Aplausos”, ao Senhor Uellington Marins da Silva_x000D_
+[Vereador Célio de Carvalho Maciel]</t>
+  </si>
+  <si>
+    <t>2386</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>Seja encaminhada “Moção de Congratulações e Aplausos”, a Senhora Cristiana Corrêa Costa._x000D_
+[Vereador Célio de Carvalho Maciel]</t>
+  </si>
+  <si>
+    <t>2387</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2387/moc_-_2026_-_0215_-_2026_-_celio_de_carvalho_maciel_-_sra_carolina_pinto_pessanha_neto.pdf</t>
+  </si>
+  <si>
+    <t>Seja encaminhada “Moção de Congratulações e Aplausos” a Senhora Carolina Pinto Pessanha Neto._x000D_
+[Vereador Célio de Carvalho Maciel]</t>
+  </si>
+  <si>
+    <t>2453</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2453/moc_-_2026_-_0273-2026_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CEL PM RUBENS CASTRO PEIXOTO JUNIOR.</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2489/moc_-_2026_-_0421-2026_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SENHO ADOLFO XAVIER TORRES GONÇALVES.</t>
+  </si>
+  <si>
+    <t>2494</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2494/moc_-_2026_-_0425_-_2026_-_ver_vilmar_pereira_-_sra_danielle_damasceno_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro seja encaminhada “Moção de Congratulações e Aplausos”, a Srº. Danielle Damasceno Magalhães, pelos relevantes serviços prestados com proficiência, dedicação e lealdade em prol de sua relevante contribuição na área da assistência social e da saúde pública</t>
+  </si>
+  <si>
+    <t>2516</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2516/moc_-_2026_-_0459-2026_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Aplausos a Senhora Luciene Ramos Folí.</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2534/moc_-_2026_-_0501-2026_-_hugo_guida_de_miranda.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A SENHORA PATRÍCIA YUMI VERONEZE MURAOKA.</t>
+  </si>
+  <si>
     <t>2297</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2297/plo_-_2026_-_0002-2026_-_rogerio_de_souza_ramos_-_qr_code_conserto_poste_de_luz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da instalação de placas contendo Código de Resposta Rápida (QR Code) nos postes de iluminação pública do Município de Cachoeiras de Macacu, com a finalidade de agilizar a comunicação de falhas na iluminação por parte dos munícipes e dá outras providências.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2292/plo_-_2026_-_0003_-_2026_-_ver_hugo_guida_miranda_-_concessao_permissao_prest_serv_e_uso_de_bens.pdf</t>
@@ -794,50 +1947,999 @@
     <t>CRIA ELEMENTO DE DESPESA, FONTE DE RECURSO E ABRE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO ORÇAMENTO-PROGRAMA DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2339/plo_-_2026_-_0124-2026_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>CRIA ELEMENTO DE DESPESA, FONTE DE RECURSO E ABRE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO-PROGRAMA DE 2026.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2340/plo_-_2026_-_0125-2026_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO ORÇAMENTO-PROGRAMA DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2358</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2358/plo_-_2026_-_0172-2026_-_vilmar_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da devolução dos valores pagos pelos consumidores às concessionárias fornecedoras de água e energia elétrica, em caso de suspensão do serviço por tempo indeterminado no âmbito do Município de Cachoeiras de Macacu.</t>
+  </si>
+  <si>
+    <t>2363</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2363/plo_-_2026_-_0179-2026_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL PROFESSOR CARLOS BRANDÃO.</t>
+  </si>
+  <si>
+    <t>2367</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2367/plo_-_2026_-_0182_-_2026_-_ver_rogerio_de_souza_ramos_-_institui_no_calendario_oficial_o_encontro_de_motociclistas.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no Calendário Oficial de Eventos do Município de Cachoeiras de Macacu, o “Encontro de Motociclistas”, a ser realizado anualmente no mês de novembro, e dá outras providencia</t>
+  </si>
+  <si>
+    <t>2368</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2368/plo_-_2026_-_0183_-_2026_-_ver_rogerio_de_souza_ramos_-_institui_politica_de_combate_racismo_nas_competicoes_e_eventos.pdf</t>
+  </si>
+  <si>
+    <t>“Institui, no âmbito do Município de Cachoeiras de Macacu, a Política Municipal de Combate ao Racismo nas Competições e Eventos Esportivos e dá outras providencias</t>
+  </si>
+  <si>
+    <t>2369</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2369/plo_-_2026_-_0184_-_2026_-_ver_rogerio_de_souza_ramos_-_institui_programa_defesa_pessoal_autoprotecao_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Defesa Pessoal e Autoproteção para mulheres no municipio de Cachoeiras de Macacu , e dá outras providencias</t>
+  </si>
+  <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2449/plo_-_2026_-_0208-2026_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>DÁ DENOMINAÇÃO AO HORTO AGRÍCOLA MUNICIPAL DE CACHOEIRAS DE MACACU.</t>
+  </si>
+  <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2377/2026_plo_217_2026_executivo_medalha_honra_merito.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI Nº 320, DE 10 DE NOVEMBRO DE 1987, QUE "CRIA A MEDALHA DO MÉRITO CACHOEIRENSE", PARA ESTENDER A PESSOAS NÃO NASCIDAS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2371</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2371/2026_plo_218_2026_ver_fabricio_de_araujo_sousa_denominacao_a_rua_celia_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>DÁ DENOMINAÇÃO À RUA CÉLIA DA SILVA NA BOA VISTA, EM CACHOEIRAS DE MACUCU-RJ.</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2388/plo_-_2026_-_0229_-_2026_-_ver_celio_maciel_-_incentivo_mobilidde_urbana_sustentavel.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre incentivo à mobilidade urbana sustentável no Município de Cachoeiras de Macacu, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2389/plo_-_2026_-_0230_-_2026_-_ver_celio_maciel_-_prioriza_mao-de-obra_local_contratos_obras_publicas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a priorização de mão de obra local em contratos e obras públicas. de Cachoeiras de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2390/plo_-_2026_-_0231_-_2026_-_ver_celio_maciel_-_institui_programa_remedio_em_casa.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Remédio em Casa no âmbito do Município de Cachoeiras de Macacu e dá  outras providências</t>
+  </si>
+  <si>
+    <t>2391</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2391/plo_-_2026_-_0232_-_2026_-_ver_celio_maciel_-_institui_politicas_de_protecao_e_apoio_a_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Institui políticas municipais de proteção e apoio à mulher de Cachoeiras de Macacu, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2392</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2392/plo_-_2026_-_0233_-_2026_-_ver_celio_maciel_-_institui_politica_combate_dengue_outras_arboviroses.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal Permanente de Combate à Dengue e outras arboviroses. de Cachoeiras  de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2393/plo_-_2026_-_0234_-_2026_-_ver_celio_maciel_-_institui_programa_saude_mental_escolas_rede_publica.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Saúde Mental nas Escolas da rede pública de ensino de Cachoeiras de Macacu, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2394/plo_-_2026_-_0235_-_2025_-_ver_celio_maciel_-_criacao_de_aplicativo_de_servicos_publicos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de aplicativo municipal de serviços públicos de Cachoeiras de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2395/plo_-_2026_-_0236_-_2025_-_ver_celio_maciel_-_transparencia_filas_espera_sistema_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência nas filas de espera do sistema público municipal de saúde. de Cachoeiras  de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2457/plo_-_2026_-_0237_-_2026_-_ver_celio_maciel_-_programa_de_incentivo_apoio_start-ups_negocios_inovadores.pdf</t>
+  </si>
+  <si>
+    <t>Cria Programa de Incentivo e Apoio a startups e negócios inovadores no municipio de Cachoeiras de Macacu, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2458</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2458/plo_-_2026_-_0238_-_2026_-_ver_celio_maciel_-_orgaizacao_retirada_fios_inutilizados_dos_postes.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a organização e retirada de fios inutilizados em postes de Cachoeiras de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2430/plo_-_2026_-_0240-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTALAÇÃO DE SISTEMAS DE MONITORAMENTO POR CÂMERAS DE VÍDEO NAS ESCOLAS E CRECHES DA REDE PÚBLICA MUNICIPAL DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2432/plo_-_2026_-_0241-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA 'BUEIRO INTELIGENTE' NO MUNICÍPIO DE CACHOEIRAS DE MACACU, DISPONDO SOBRE A INSTALAÇÃO DE CESTOS COLETORES COM SENSORES DE MONITORAMENTO NA REDE DE DRENAGEM PLUVIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2438</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2438/plo_-_2026_-_0270-2026_-_hugo_guida_de_miranda.pdf</t>
+  </si>
+  <si>
+    <t>“DÁ DENOMINAÇÃO À RUA JOSÉ FLÁVIO VIANA FONTES, NA CASTÁLIA, EM CACHOEIRAS DE MACACU-RJ”.</t>
+  </si>
+  <si>
+    <t>2459</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2459/plo_-_2026_-_0275_-_2026_-_ver_rogerio_de_souza_ramos_-_proibicao_animais_grande_porte_soltos_via_e_logradouros.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição de animais de grande porte soltos em vias e logradouros públicos, estabelece a responsabilidade dos proprietários, institui penalidades e dá outras providências no Município de Cachoeiras de Macacu</t>
+  </si>
+  <si>
+    <t>2452</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2452/plo_-_2026_-_0314-2026_-_nilton_matozo_viana.pdf</t>
+  </si>
+  <si>
+    <t>DÁ DENOMINAÇÃO DE RUA ENILDA FERREIRA DE OLIVEIRA, A ATUAL RUA A NO BAIRRO MARRECA - JAPUÍBA CACHOEIRAS DE MACACU.</t>
+  </si>
+  <si>
+    <t>2442</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2442/plo_-_2026_-_0317-2026_-_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a reserva de cargos e empregos para pretos e pardos nos concursos públicos para provimento de cargos e empregos integrantes do Quadro Permanente de Pessoal da Administração Direta e indireta do Poder Executivo do Município de Cachoeiras de Macacu e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2424</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2424/plo_-_2026_-_0339-2026_-_hugo_guida_de_miranda.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação do elétricas, veículos individuais em ciclovias, uso de bicicletas ciclomotores e demais elétricos ciclofaixas e vias públicas no Município de Cachoeiras de Macacu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2460</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2460/plo_-_2026_-_0340_-_2026_-_ver_hugo_miranda_-_programa_de_fiscalizacao_colaborativa_residuos_solidos.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Fiscalização Colaborativa de Resíduos Sólidos no Município de Cachoeiras de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2427</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2427/plo_-_2026_-_0356-2026_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal o Instituto Sítio da Lua da Agroflorestal Ltda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2450/plo_-_2026_-_0366-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Sistema de Bicicletas compartilhadas no Município de Cachoeiras de Macacu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2474</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2474/plo_-_2026_-_0371_-_2026_-_ver_celio_maciel_-_diretrizes_incentivo_orientacao_vocacional_rede_ensino.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para incentivo à orientação vocacional na rede  municipal de ensino de Cachoeiras de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2475</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2475/plo_-_2026_-_0372_-_2026_-_ver_celio_maciel_-_inclusao_nocoes_b_asicas_lbs-lingua_brasileira_de_sinais_-libras_-_rede_ensino.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de noções básicas da Língua Brasileira de Sinais (Libras) na rede municipal de ensino de Cachoeiras de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2476/plo_-_2026_-_0373_-_2026_-_ver_celio_maciel_-_ncentivo_desenvolvimento_caligrafia_series_iniciais_rede_ensino.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o incentivo ao desenvolvimento da caligrafia nas séries iniciais da rede municipal de ensino de Cachoeiras de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2477/plo_-_2026_-_0374_-_2026_-_ver_celio_maciel_-_diretrizes_implementacao_educacao_transito_rede_ensino.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a implementação da Educação para o Trânsito na rede municipal de ensino de Cachoeiras de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2478</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2478/plo_-_2026_-_0375_-_2026_-_ver_celio_maciel_-_diretrizes_seguranca_regularizacao_transporte_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a segurança e regularização do transporte escolar no município de Cachoeiras de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2454</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2454/plo_-_2026_-_0377-2026_-_vilmar_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO SEMEAR SOCIAL CACHOEIRAS DE MACACU.</t>
+  </si>
+  <si>
+    <t>2462</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE UM DEPARTAMENTO RELIGIOSO NO MUNICÍPIO DE CACHOEIRAS DE MACACU/RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2469</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para o Programa Municipal de Incentivo às Artes Marciais no Município de Cachoeiras de Macacu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2482/plo_-_2026_-_0403_-_2026_-_ver_professor_edgar_-_da_denominacao_a_rua_na_localidade_da_pedreira.pdf</t>
+  </si>
+  <si>
+    <t>DÁ DENOMINAÇÃO A RUA NA LOCALIDADE DA PEDREIRA CACHOEIRAS DE MACACU-RJ</t>
+  </si>
+  <si>
+    <t>2485</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2485/plo_-_2026_-_0414-2026_-_poder_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>ATUALIZA A TABELA SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO E DO PESSOAL DE APOIO ADMINISTRATIVO DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2486/plo_-_2026_-_0418-2026_-_fabricio_de_araujo_sousa.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PRIORIZAÇÃO DA PARTICIPAÇÃO DE EMPREENDEDORES LOCAIS NAS FESTAS CULTURAIS E EVENTOS PÚBLICOS REALIZADOS NO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2496</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2496/plo_-_2026_-_0429_-_2026_-_ver_celio_maciel_-_obrigatoriedade_qr_code_placas_obras_publicas_acesso_informacoes_completas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de instalação de QR Code nas placas informativas de obras públicas para acesso às informações completas da obra em Cachoeiras de Macacu e dá outras providências</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2499/plo_-_2026_-_0449_-_2026_-_ver_junior_azevedo_-_concessao_folga_remunerada_aniversario_servidores_publicos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de folga remunerada no dia do aniversário aos servidores públicos municipais de Cachoeiras de Macacu e dá  outras providências</t>
+  </si>
+  <si>
+    <t>2502</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2502/plo_-_2026_-_0452-2026_-_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO ORÇAMENTO-PROGRAMA DE 2026.</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2503/projeto_de_lei_2026_0460-2026__lucas_stutz.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE REGULAMENTAÇÃO DA ORNAMENTAÇÃO E PINTURA ARTÍSTICA EM VIAS PÚBLICAS DURANTE EVENTOS ESPORTIVOS OFICIAIS, ESPECIALMENTE A COPA DO MUNDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2514</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2514/plo_-_2026_-_0471-2026_-_alexandre_ferreira_da_fonseca.pdf</t>
+  </si>
+  <si>
+    <t>DÁ DENOMINAÇÃO AO MIRANTE DA SERRA DE MACACU.</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2533/plo_-_2026_-_0499-2026_-_hugo_guida_de_miranda.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE PRIORIDADE NA MARCAÇÃO DE EXAMES E CONSULTAS, NO ÂMBITO DA REDE MUNICIPAL DE SAÚDE DE CACHOEIRAS DE MACACU, AOS CUIDADORES PRINCIPAIS DE PESSOAS COM DEFICIÊNCIAS, TRANSTORNO DO ESPECTRO AUTISTA, OU OUTRAS CONDIÇÕES QUE DEMANDAM CUIDADOS ESPECIAIS E CONTÍNUOS.</t>
+  </si>
+  <si>
+    <t>2373</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2373/prs_219_2026_ver_fabricio_de_araujo_sousa_medalha_honra_merito.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE MEDALHA DE HONRA AO MÉRITO DR. MÁRIO SIMÃO ASSAF À DEPUTADO FEDERAL ALTINEU CÔRTES.</t>
+  </si>
+  <si>
+    <t>2372</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2372/prs_220_2026_ver_fabricio_de_araujo_sousa_titulo_cidadao_cachoeirense.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADANIA CACHOEIRENSE À ANDERSON MORAES, LUCIANA ALVES MENDES E ARI LONGO PEREIRA.</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>Concede TÍTULOS DE CIDADANIA CACHOEIRENSE aos Senhores VALTER FALCÃO TORRES JÚNIOR, PAULO BARBOZA DA SILVA e IRENE NEUMANN RIBEIRO.</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2407/prs_-_2026_-_0278-2026_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>Concede MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” a Senhora MARGARETH CARDOSO DA SILVA SOARES.</t>
+  </si>
+  <si>
+    <t>2422</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>Concede TÍTULOS DE CIDADANIA CACHOEIRENSE aos Senhores DOUGLAS VIEIRA PINTO, GESIELA MARTINS CRUZ ARAÚJO E FABIO RODRIGUES TORRES.</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>Concede TÍTULO DE CIDADANIA CACHOEIRENSE aos Senhores LUCIANO VIEIRA MENDES, LÚCIA HELENA BORGES MATEUS SILVA e MARRONI DOS SANTOS ALVES.</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2399/prs_-_2026_-_0284-2026_-_edgar_rosa_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Concede MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor LUCAS MOURA DA SILVA.</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2400/prs_-_2026_-_0285-2026_-_vilmar_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Concede MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” a Senhora RAPHAELA BARROSO OLIVEIRA E SOUZA.</t>
+  </si>
+  <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2401/prs_-_2026_-_0286-2026_-_vilmar_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Concede MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor GEORGE DI CESAR DA MOTA E SILVA.</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2402/prs_-_2026_-_0287-2026_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+  </si>
+  <si>
+    <t>Concede MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Exmo. Senhor DOUGLAS RUAS DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>Concede TÍTULO DE CIDADANIA CACHOEIRENSE aos Senhores ISAIAS WAGNER MIRANDA, MAURO JORGE RIBEIRO e MARCO ANTONIO DE OLIVEIRA APPOLINARIO.</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2404/prs_-_2026_-_0289-2026_-_tiago_da_silva_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Concede MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor JOÃO FRANCISCO DA SILVA.</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2403/prs_-_2026_-_0290-2026_-_tiago_da_silva_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Concede MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” a Senhora CÁTIA SIMONE RANGEL VALADARES.</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2396/prs_-_2026_-_0292-2026_-_gilberto_da_silva_azevedo_junior.pdf</t>
+  </si>
+  <si>
+    <t>Concede a MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor DERCY FERREIRA.</t>
+  </si>
+  <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>Concede TÍTULO DE CIDADANIA CACHOEIRENSE aos Senhores PAULO NAZARENO DA SILVA BARBOSA, HAROLDO LIMA COSTA e Exmo. Senhor DOUGLAS RUAS DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2406/prs_-_2026_-_0294-2026_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+  </si>
+  <si>
+    <t>Concede MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Exmo. Senhor RAFAEL CARNEIRO MONTEIRO PICCIANI.</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>Concede TÍTULOS DE CIDADANIA CACHOEIRENSE ao Exmo. Senhor  ROSENVERG REIS DE OLIVEIRA e a Senhora MARIA DE FÁTIMA XAVIER SOARES.</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>Concede TÍTULO DE CIDADANIA CACHOEIRENSE aos Senhores CARLOS ROBERTO JORDY COELHO DE MATTOS e PAULO CESAR DA SILVA PORTELA.</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>Concede TÍTULO DE CIDADANIA CACHOEIRENSE aos Senhores HELISSON RIBEIRO FRANÇA e MARTHA DOS REIS.</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>Concede TÍTULOS DE CIDADANIA CACHOEIRENSE aos Senhores HELEODORO GOMES DOS SANTOS e MARCOS ELIAS AGUIAR GOMES.</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>Concede MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor FÁBIO LUCIANO AMARAL PEREIRA.</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>Concede TÍTULOS DE CIDADANIA CACHOEIRENSE a Senhora DARCILÉIA ULERISCH DA SILVA.</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>Concede TÍTULOS DE CIDADANIA CACHOEIRENSE aos Senhores BERNARDO CHIM ROSSI e DIOGO ALVES DA CONCEIÇÃO.</t>
+  </si>
+  <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2415/prs_-_2026_-_0305-2026_-_rogerio_de_souza_ramos.pdf</t>
+  </si>
+  <si>
+    <t>Concede MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor ANTÔNIO CARLOS MARTINS BRAGA.</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2418/prs_-_2026_-_0307-2026_-_edivaldo_pereira_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Concede MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor RICARDO GOULART SILVA.</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>Concede TÍTULOS DE CIDADANIA CACHOEIRENSE aos  Senhores JABSON DUARTE DOS SANTOS e EDILA SOARES DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE ao Ilustríssimo Senhor Dr. RODRIGO DAS FLORES RODRIGUES - Médico Cirurgião e Dr. PALMÉRIO NEVES DE SOUZA NETO - Médico Ortopedista.</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>Concede TÍTULO DE CIDADANIA CACHOEIRENSE ao Senhor LEONARDO FERREIRA ROMERO.</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>Concede TÍTULO DE CIDADANIA CACHOEIRENSE ao Senhor EDALMO COUTINHO RODRIGUES.</t>
+  </si>
+  <si>
+    <t>2463</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AMPLIAÇÃO DO TEMPO DE FALA DO LÍDER DO GOVERNO NAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE CACHOEIRAS DE MACACU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2490/prs_-_2026_-_0422-2026_-_celio_de_carvalho_maciel.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CACHOEIRAS DE MACACU PARA DISPENSAR A LEITURA DA ATA DA SESSÃO ANTERIOR, PERMITINDO SUA APRECIAÇÃO PRÉVIA PELOS VEREADORES.</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>Vilmar Pereira da Silva (Lolô Eletricista), Demilson Antônio R. Monteiro (Demilson Monteiro), Fabrício de Araujo Sousa (Fabrício Português), Tiago da Silva Teixeira (Tiago do Gás)</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2531/prs_-_2026_-_0487-2026_-_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>“CRIA A COMISSÃO ESPECIAL SOBRE REFORMA E ADEQUAÇÃO DA LEI ORGÂNICA DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Vetos do Poder Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2447/vet_-_2026_-0344_-_2026_-_executivo_-_veto_total_-_projeto_de_lei_1379__-_2025_-_ver_vilmar_pereira_-_atendimento_preferencial_profissionais_contabilidade.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhar o Veto total ao Projeto de Lei aprovado na sessão ordinária de 24 de março de 2026, que “Dispõe sobre o atendimento preferencial aos profissionais da contabilidade no âmbito das repartições públicas no Município de Cachoerias de Macacu, e dá outras providencias._x000D_
+Projeto de Lei 1379/2025 - VEREADOR VILMAR PEREIRA</t>
+  </si>
+  <si>
+    <t>2448</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2448/vet_-_2026_-0345_-_2026_-_executivo_-_veto_total_-_projeto_de_lei_0970__-_2025_-_ver_celio_maciel_-_emissao_simplificada_alvaras_mei_s_e_pequenos_negocios.pdf</t>
+  </si>
+  <si>
+    <t>Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 31 de março de 2026, que “Dispõe sobre a emissão simplificada de alvarás de funcionamento para microempreendedores individuais (MEIs) e pequenos negócios no Município de Cachoeiras de Macacu e dá outras providências”, sob protocolo no. 0970/2025._x000D_
+VER CÉLIO MACIEL</t>
+  </si>
+  <si>
+    <t>2479</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2479/vet_-_2026_-0381_-_2026_-_executivo_-_veto_total_-_projeto_de_lei_0023__-_2025_-_ver_rogerio_de_souza_-_proibir_comercializacao_instalacao_escapamentos_esportivos_alterem_ruido_original.pdf</t>
+  </si>
+  <si>
+    <t>Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 31 de março de 2026, que “Dispõe sobre a proibição da comercialização e instalação de escapamentos esportivos que alterem o nível de ruído original em motocicletas, estabelece penalidades, define competências de fiscalização e destina a arrecadação das multas no Município de Cachoeiras de Macacu_x000D_
+Protocolo nº 0023/2025.  VER ROGÉRIO DE SOUZA</t>
+  </si>
+  <si>
+    <t>2480</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2480/vet_-_2026_-_0382_-_2026_-_executivo_-_veto_total_-_projeto_de_lei_1265__-_2025_-_ver_jose_lucas_stutz_-_liberacao_servidores__prestadores_terceirizados_cumprir_estagio_obrigato.pdf</t>
+  </si>
+  <si>
+    <t>Encaminhar o Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 31 de março de 2026, que “Dispõe sobre a liberação de servidores públicos municipais e empregados de empresas terceirizadas que prestam serviços à Administração Publica Municipal para cumprimento de estágio obrigatório, e dá outras providências”,_x000D_
+Protocolo nº 1265/2025. Projeto de Lei de autoria do Vereador José Lucas Stutz Delgado Pinto</t>
+  </si>
+  <si>
+    <t>2473</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>EML</t>
+  </si>
+  <si>
+    <t>Emenda à Projeto de Lei (Ordinária ou Complementa)</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2473/emo_-_2026_-_0369_-_2026_-_vers_marcos_vinicius_romero_jose_lucas_stutz__-_projeto_menda_modificativa_ao_art_1o_do_projeto_de_lei_0317_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o Artigo 1o do Projeto de Lei no 0317/2026, que Dispõe sobre a reserva de cargos e empregos nos concursos públicos para provimento de cargos e empregos integrantes do Quadro Permanente de Pessoal da Administração Direta e Indireta do Poder Executivo do Município de Cachoeiras de Macacu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1141,68 +3243,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2294/ind_-_2026_-_0005_-_2026_-_ver_edivaldo_pereira_de_souza_-_prefeito_interceder_sec_obras_manutencao_reforma_ampliacao_pontes_farao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2295/ind_-_2026_-_0006_-_2026_-_ver_edivaldo_pereira_de_souza_-_prefeito_interceder_calcamento_ruas_dona_romana_sebastiao_mello_juvenal_alves_freire_joao_tarden.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2302/ind_-_2026_-_0007_-_2026_-_ver_rogerio_de_souza_-_executivo_guarda_civil__policiar_hospital_upa_ribeira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2303/ind_-_2026_-_0008_-_2026_-_ver_rogerio_de_souza_-_executivo_interceder_implantacao_anexo_casa_autista_papucaia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2304/ind_-_2026_-_0009_-_2026_-_ver_rogerio_de_souza_-_executivo_instalacao_de_guarda_corpos_ponte_guapiacu.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2305/ind_-_2026_-_0010_-_2026_-_ver_rogerio_de_souza_-_prefeito_obra_pavimentacao_contrucao_ponte_iluminacao_prua_a_ate_x_-_papucaia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2306/ind_-_2026_-_0021_-_2026_-_ver_rogerio_de_souza_-_prefeito_interceder_leilao_sucata_veiculos_apreendidos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2307/ind_-_2026_-_0022_-_2026_-_ver_rogerio_de_souza_-_prefeito_interceder_colocacao_quebra-molas_rua_ver_rua_mario_nishigushi-papucaia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2319/ind_-_2026_-_0056_-_2026_-_ver_edivaldo_pereira_de_souza_-_prefeito_interceder_trocar_lampadas_reta_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2320/ind_-_2026_-_0062_-_2026_-_ver_alexandre_ferreira_-_executivo_interceder_criacao_ponto_apoio_motoentregadores_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2323/ind_-_2026_-_0071-2026_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2322/ind_-_2026_-_0074_-_2026_-_ver_nilton_matozo_-_executivo_interceder_instalacao_semaforos_3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2334/ind_-_2026_-_0091-2026_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2335/ind_-_2026_-_0092-2026_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2331/ind_-_2026_-_0094-2026_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2330/ind_-_2026_-_0095-2026_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2327/ind_-_2026_-_0099-2026_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2328/ind_-_2026_-_0100-2026_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2344/ind_-_2026_-_0126-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2343/ind_-_2026_-_0127-2026_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2342/ind_-_2026_-_0131-2026_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2341/ind_-_2026_-_0132-2026_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2347/ind_-_2026_-_0133-2026_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2346/ind_-_2026_-_0134-2026_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2345/ind_-_2026_-_0135-2026_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2348/ind_-_2026_-_0136-2026_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2349/ind_-_2026_-_0145-2026_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2350/ind_-_2026_-_0146-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2351/ind_-_2026_-_0147-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2352/ind_-_2026_-_0150-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2354/ind_-_2026_-_0151-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2355/ind_-_2026_-_0153-2026_-tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2313/moc_-_2026_-_0050-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2314/moc_-_2026_-_0051-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2315/moc_-_2026_-_0052-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2316/moc_-_2026_-_0053-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2317/moc_-_2026_-_0054-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2318/moc_-_2026_-_0055_-2026_-_ver_fabricio_de_araujo_sousa_-_sr_gabriel_seraphim_costa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2297/plo_-_2026_-_0002-2026_-_rogerio_de_souza_ramos_-_qr_code_conserto_poste_de_luz.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2292/plo_-_2026_-_0003_-_2026_-_ver_hugo_guida_miranda_-_concessao_permissao_prest_serv_e_uso_de_bens.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2311/plo_-_2026_-_0017-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2310/plo_-_2026_-_0018-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2308/plo_-_2026_-_0023_-_2026_-_ver_rogerio_de_souza_ramos_-_dispoe_proibicao_instalacao_escapamentos_alterem_nivel_de_ruido_motocicletas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2309/plo_-_2026_-_0024_-_2026_-_ver_rogerio_de_souza_ramos_-_dispoe_programa_transito_pela_vida_conversao_de_multas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2312/plo_-_2026_-_0030_-_2026_-_ver_fabeicio_portugues_-_denomina_pastor_cid_alves_azevedo_nova_orla_bairo_varzea.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2321/plo_-_2026_-_0085-2026_-_edgar_rosa_da_silva_-_conversao_de_multa_de_transito.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2325/plo_-_2025_-_0087-2025_-_vilmar_pereira_da_silva_e_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2332/plo_-_2026_-_0089-2026_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2333/plo_-_2026_-_0090-2026_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2329/plo_-_2026_-_0118-2026_-_fabricio_de_araujo_sousa_-_denominacao_travessa_da_rua_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2336/plo_-_2026_-_0121-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2337/plo_-_2026_-_0122-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2338/plo_-_2026_-_0123-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2339/plo_-_2026_-_0124-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2340/plo_-_2026_-_0125-2026_-_poder_executivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2294/ind_-_2026_-_0005_-_2026_-_ver_edivaldo_pereira_de_souza_-_prefeito_interceder_sec_obras_manutencao_reforma_ampliacao_pontes_farao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2295/ind_-_2026_-_0006_-_2026_-_ver_edivaldo_pereira_de_souza_-_prefeito_interceder_calcamento_ruas_dona_romana_sebastiao_mello_juvenal_alves_freire_joao_tarden.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2302/ind_-_2026_-_0007_-_2026_-_ver_rogerio_de_souza_-_executivo_guarda_civil__policiar_hospital_upa_ribeira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2303/ind_-_2026_-_0008_-_2026_-_ver_rogerio_de_souza_-_executivo_interceder_implantacao_anexo_casa_autista_papucaia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2304/ind_-_2026_-_0009_-_2026_-_ver_rogerio_de_souza_-_executivo_instalacao_de_guarda_corpos_ponte_guapiacu.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2305/ind_-_2026_-_0010_-_2026_-_ver_rogerio_de_souza_-_prefeito_obra_pavimentacao_contrucao_ponte_iluminacao_prua_a_ate_x_-_papucaia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2306/ind_-_2026_-_0021_-_2026_-_ver_rogerio_de_souza_-_prefeito_interceder_leilao_sucata_veiculos_apreendidos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2307/ind_-_2026_-_0022_-_2026_-_ver_rogerio_de_souza_-_prefeito_interceder_colocacao_quebra-molas_rua_ver_rua_mario_nishigushi-papucaia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2319/ind_-_2026_-_0056_-_2026_-_ver_edivaldo_pereira_de_souza_-_prefeito_interceder_trocar_lampadas_reta_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2320/ind_-_2026_-_0062_-_2026_-_ver_alexandre_ferreira_-_executivo_interceder_criacao_ponto_apoio_motoentregadores_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2323/ind_-_2026_-_0071-2026_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2322/ind_-_2026_-_0074_-_2026_-_ver_nilton_matozo_-_executivo_interceder_instalacao_semaforos_3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2334/ind_-_2026_-_0091-2026_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2335/ind_-_2026_-_0092-2026_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2331/ind_-_2026_-_0094-2026_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2330/ind_-_2026_-_0095-2026_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2327/ind_-_2026_-_0099-2026_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2328/ind_-_2026_-_0100-2026_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2344/ind_-_2026_-_0126-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2343/ind_-_2026_-_0127-2026_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2342/ind_-_2026_-_0131-2026_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2341/ind_-_2026_-_0132-2026_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2347/ind_-_2026_-_0133-2026_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2346/ind_-_2026_-_0134-2026_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2345/ind_-_2026_-_0135-2026_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2348/ind_-_2026_-_0136-2026_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2349/ind_-_2026_-_0145-2026_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2350/ind_-_2026_-_0146-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2351/ind_-_2026_-_0147-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2352/ind_-_2026_-_0150-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2354/ind_-_2026_-_0151-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2355/ind_-_2026_-_0153-2026_-tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2365/ind_-_2026_-_0156_-_2026_-_ver_rogerio_de_souza_-_prefeito_limpeza_dragagem_corrego_estra_areiam_branca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2364/ind_-_2026_-_0157_-_2026_-_ver_rogerio_de_souza_-_prefeito_limpeza_remocao_escombros_ponte_granada.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2356/ind_-_2026_-_0163-2026_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2359/ind_-_2026_-_0165-2026_-_tiago_da_silva_teixeira_e_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2360/ind_-_2026_-_0168-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2357/ind_-_2026_-_0171-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2361/ind_-_2026_-_0176-2026_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2366/ind_-_2026_-_0180_-_2026_-_ver_alexandre_ferreira_-_prefeito_interceder_pela_ampliacao_orla_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2378/ind_0201_2026_ver_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2370/ind_-_2026_-_0202_-_2026_-_ver_hugo_miranda_-_executivo_interceder_secret_governo_anteprojeto_criando_conselho_juventude.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2379/ind_0207_2026_ver_demilson_monteiro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2376/ind_-_2026_-_0211_-_2026_-_ver_demilson_monteiro_-_executivo_interceder_secr_ambiente_limpeza_fiacao_troca_poste_japuiba.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2375/ind_-_2026_-_0222_-_2026_-_ver_jose_lucas_stutz_-_prefeito_interceder_secret_munic_ordem_publ_trans_transp_implantar_armamento_guarda.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2374/ind_-_2026_-_0223_-_2026_-_ver_edivaldo_pereira_de_souza_-_prefeito_interceder_projeto_lei_apoio_intgral_responsaveis_por_autistas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2456/plo_-_2026_-_0236_-_2025_-_ver_celio_maciel_-_transparencia_filas_espera_sistema_de_saude.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2431/ind_-_2026_-_0242-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2461/ind_-_2026_-_0243_-_2026_-_ver_rogerio_de_souza_-_prefeito_interceder_presenca_guarda_municipal_portoes_escola_paula_falcao_e_ceim.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2381/ind_-_2026_-_0263_-_2026_-_ver_fabricio_portugues_-_executivo_interceder_secr_obras_poda_e_capina_no_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2382/ind_-_2026_-_0264_-_2026_-_ver_fabricio_portugues_-_executivo_interceder_secr_obras_manutencao_estrada_canil_dione_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2435/ind_-_2026_-_0266-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2433/ind_-_2026_-_0267-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2434/ind_-_2026_-_0268-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2437/ind_-_2026_-_0271-2026_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2472/ind_-_2026_-_0272_-_2026_-_ver_celio_maciel_-_prefeito_interceder_secret_obras_limpeza_urbanizacao_implantacao_iluminacao_servidao_carmindo_alves_fernandes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2436/ind_-_2026_-_0274-2026_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2443/ind_-_2026_-_0279-2026_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2423/ind_-_2026_-_0310-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2446/ind_-_2026_-_0313-2026_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2439/ind_-_2026_-_0320-2026_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2440/ind_-_2026_-_0321-2026_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2441/ind_-_2026_-_0322-2026_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2425/ind_-_2026_-_0341-2026_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2445/ind_-_2026_-_0348-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2428/ind_-_2026_-_0351-2026_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2429/ind_-_2026_-_0352-2026_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2444/plo_-_2026_-_0353-2026_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2426/ind_-_2026_-_0355-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2451/ind_-_2026_-_0358-2026_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2455/ind_-_2026_-_0383-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2481/ind_-_2026_-_0393_-_2026_-_ver_celio_maciel_-_prefeito_interceder_sec_esportes_assegurar_equidade_realizacao_projetos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2467/ind_-_2026_-_0394-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2468/ind_-_2026_-_0395-2026_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2483/ind_-_2026_-_0404_-_2026_-_ver_professor_edgar_-_executivo_promova_instalacao_pontos_onibus_rj-116_km32_ambos_lados.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2484/ind_-_2026_-_0408_-_2026_-_ver_hugo_miranda_-_executivo_interceer_gabinete_secretarias_recebam_analisem_plo_diciplinar_concessoes_e_permissoes_serv_publico.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2487/ind_-_2026_-_0419-2026_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2488/ind_-_2026_-_0420-2026_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2491/ind_-_2026_-_0423_-_2026_-_ver_marcos_vinicius_ferreira_-_reparar_fechar_buraco_calcada_rua_coronel_bastos_japuiba.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2492/ind_-_2026_-_0424_-_2026_-_ver_marcos_vinicius_ferreira_-_providenciar_reparo_buraco_estrada_do_carmo_1708_funchal.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2493/ind_-_2026_-_0426_-_2026_-_ver_vilmar_pereira_da_silva_-_executivo_interceder_secr_ordem_publica_ponto_onibus_rj116_km_42.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2495/plo_-_2026_-_0427__-_2026_-_ver_jose_lucas_stutz_-_executivo_interceder_secret_obras_construir_praca_rua_eng_ciro_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2497/ind_-_2026_-_0444_-_2026_-_ver_marcos_vinicius_ferreira_-_executivo_interceder_implantacao_loja_posto_oficial_rio_card.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2498/ind_-_2026_-_0447_-_2026_-_ver_tiago_teixeira_-_executivo_realizacao_reforma_estrutural_unidade_esf_papucaia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2500/ind_-_2026_-_0450_-_2026_-_ver_alexandre_ferreira_fonseca_-_nomeacao_do_mirante_alto_serra_mirante_tiao_coronha.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2501/ind_-_2026_-_0451-2026_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2509/ind_2026_0455-2026__marcos_vinicius.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2504/ind_2026_0456-2026__demilson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2505/ind_2026_0457-2026__demilson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2508/ind_2026_0458-2026__lucas_stutz.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2510/ind_2026_0461-2026__rogerio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2511/ind_2026_0462-2026__rogerio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2506/ind_2026_0464-2026__fabricio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2515/ind_-_2026_-_0464-2026_-_fabricio_de_araujo_souza.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2507/ind_2026_0465-2026__fabricio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2513/ind_2026_0466-2026__tiago.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2512/ind_2026_0467-2026__rogerio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2517/ind_-_2026_-_0472__-_2026_-_ver_jose_lucas_stutz_-_executivo_interceder_secretarias_fechar_via_lateral_acesso_a_rua_mauricio_abreu_e_bairro_goiabal.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2528/ind_-_2026_-_0474-2026_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2519/ind_-_2026_-_0480-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2520/ind_-_2026_-_0481-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2521/ind_-_2026_-_0482-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2525/ind_-_2026_-_0483-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2526/ind_-_2026_-_0484-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2529/ind_-_2026_-_0485-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2530/ind_-_2026_-_0488-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2523/ind_-_2026_-_0489-2026_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2522/ind_-_2026_-_0490-2026_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2518/ind_-_2026_-_0494-2026_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2524/ind_-_2026_-_0495-2026_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2532/ind_-_2026_-_0498-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2313/moc_-_2026_-_0050-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2314/moc_-_2026_-_0051-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2315/moc_-_2026_-_0052-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2316/moc_-_2026_-_0053-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2317/moc_-_2026_-_0054-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2318/moc_-_2026_-_0055_-2026_-_ver_fabricio_de_araujo_sousa_-_sr_gabriel_seraphim_costa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2362/moc_-_2026_-_0178-2026_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2384/moc_-_2026_-_0212_-_2026_-_celio_de_carvalho_maciel_-_sra_lucia_helena_borges_mateus_silva.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2385/moc_-_2026_-_0213_-_2026_-_celio_de_carvalho_maciel_-_sr_uellington_marins_da_silva.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2387/moc_-_2026_-_0215_-_2026_-_celio_de_carvalho_maciel_-_sra_carolina_pinto_pessanha_neto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2453/moc_-_2026_-_0273-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2489/moc_-_2026_-_0421-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2494/moc_-_2026_-_0425_-_2026_-_ver_vilmar_pereira_-_sra_danielle_damasceno_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2516/moc_-_2026_-_0459-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2534/moc_-_2026_-_0501-2026_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2297/plo_-_2026_-_0002-2026_-_rogerio_de_souza_ramos_-_qr_code_conserto_poste_de_luz.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2292/plo_-_2026_-_0003_-_2026_-_ver_hugo_guida_miranda_-_concessao_permissao_prest_serv_e_uso_de_bens.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2311/plo_-_2026_-_0017-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2310/plo_-_2026_-_0018-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2308/plo_-_2026_-_0023_-_2026_-_ver_rogerio_de_souza_ramos_-_dispoe_proibicao_instalacao_escapamentos_alterem_nivel_de_ruido_motocicletas.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2309/plo_-_2026_-_0024_-_2026_-_ver_rogerio_de_souza_ramos_-_dispoe_programa_transito_pela_vida_conversao_de_multas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2312/plo_-_2026_-_0030_-_2026_-_ver_fabeicio_portugues_-_denomina_pastor_cid_alves_azevedo_nova_orla_bairo_varzea.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2321/plo_-_2026_-_0085-2026_-_edgar_rosa_da_silva_-_conversao_de_multa_de_transito.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2325/plo_-_2025_-_0087-2025_-_vilmar_pereira_da_silva_e_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2332/plo_-_2026_-_0089-2026_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2333/plo_-_2026_-_0090-2026_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2329/plo_-_2026_-_0118-2026_-_fabricio_de_araujo_sousa_-_denominacao_travessa_da_rua_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2336/plo_-_2026_-_0121-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2337/plo_-_2026_-_0122-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2338/plo_-_2026_-_0123-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2339/plo_-_2026_-_0124-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2340/plo_-_2026_-_0125-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2358/plo_-_2026_-_0172-2026_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2363/plo_-_2026_-_0179-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2367/plo_-_2026_-_0182_-_2026_-_ver_rogerio_de_souza_ramos_-_institui_no_calendario_oficial_o_encontro_de_motociclistas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2368/plo_-_2026_-_0183_-_2026_-_ver_rogerio_de_souza_ramos_-_institui_politica_de_combate_racismo_nas_competicoes_e_eventos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2369/plo_-_2026_-_0184_-_2026_-_ver_rogerio_de_souza_ramos_-_institui_programa_defesa_pessoal_autoprotecao_mulheres.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2449/plo_-_2026_-_0208-2026_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2377/2026_plo_217_2026_executivo_medalha_honra_merito.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2371/2026_plo_218_2026_ver_fabricio_de_araujo_sousa_denominacao_a_rua_celia_da_silva.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2388/plo_-_2026_-_0229_-_2026_-_ver_celio_maciel_-_incentivo_mobilidde_urbana_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2389/plo_-_2026_-_0230_-_2026_-_ver_celio_maciel_-_prioriza_mao-de-obra_local_contratos_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2390/plo_-_2026_-_0231_-_2026_-_ver_celio_maciel_-_institui_programa_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2391/plo_-_2026_-_0232_-_2026_-_ver_celio_maciel_-_institui_politicas_de_protecao_e_apoio_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2392/plo_-_2026_-_0233_-_2026_-_ver_celio_maciel_-_institui_politica_combate_dengue_outras_arboviroses.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2393/plo_-_2026_-_0234_-_2026_-_ver_celio_maciel_-_institui_programa_saude_mental_escolas_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2394/plo_-_2026_-_0235_-_2025_-_ver_celio_maciel_-_criacao_de_aplicativo_de_servicos_publicos.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2395/plo_-_2026_-_0236_-_2025_-_ver_celio_maciel_-_transparencia_filas_espera_sistema_de_saude.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2457/plo_-_2026_-_0237_-_2026_-_ver_celio_maciel_-_programa_de_incentivo_apoio_start-ups_negocios_inovadores.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2458/plo_-_2026_-_0238_-_2026_-_ver_celio_maciel_-_orgaizacao_retirada_fios_inutilizados_dos_postes.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2430/plo_-_2026_-_0240-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2432/plo_-_2026_-_0241-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2438/plo_-_2026_-_0270-2026_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2459/plo_-_2026_-_0275_-_2026_-_ver_rogerio_de_souza_ramos_-_proibicao_animais_grande_porte_soltos_via_e_logradouros.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2452/plo_-_2026_-_0314-2026_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2442/plo_-_2026_-_0317-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2424/plo_-_2026_-_0339-2026_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2460/plo_-_2026_-_0340_-_2026_-_ver_hugo_miranda_-_programa_de_fiscalizacao_colaborativa_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2427/plo_-_2026_-_0356-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2450/plo_-_2026_-_0366-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2474/plo_-_2026_-_0371_-_2026_-_ver_celio_maciel_-_diretrizes_incentivo_orientacao_vocacional_rede_ensino.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2475/plo_-_2026_-_0372_-_2026_-_ver_celio_maciel_-_inclusao_nocoes_b_asicas_lbs-lingua_brasileira_de_sinais_-libras_-_rede_ensino.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2476/plo_-_2026_-_0373_-_2026_-_ver_celio_maciel_-_ncentivo_desenvolvimento_caligrafia_series_iniciais_rede_ensino.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2477/plo_-_2026_-_0374_-_2026_-_ver_celio_maciel_-_diretrizes_implementacao_educacao_transito_rede_ensino.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2478/plo_-_2026_-_0375_-_2026_-_ver_celio_maciel_-_diretrizes_seguranca_regularizacao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2454/plo_-_2026_-_0377-2026_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2482/plo_-_2026_-_0403_-_2026_-_ver_professor_edgar_-_da_denominacao_a_rua_na_localidade_da_pedreira.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2485/plo_-_2026_-_0414-2026_-_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2486/plo_-_2026_-_0418-2026_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2496/plo_-_2026_-_0429_-_2026_-_ver_celio_maciel_-_obrigatoriedade_qr_code_placas_obras_publicas_acesso_informacoes_completas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2499/plo_-_2026_-_0449_-_2026_-_ver_junior_azevedo_-_concessao_folga_remunerada_aniversario_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2502/plo_-_2026_-_0452-2026_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2503/projeto_de_lei_2026_0460-2026__lucas_stutz.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2514/plo_-_2026_-_0471-2026_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2533/plo_-_2026_-_0499-2026_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2373/prs_219_2026_ver_fabricio_de_araujo_sousa_medalha_honra_merito.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2372/prs_220_2026_ver_fabricio_de_araujo_sousa_titulo_cidadao_cachoeirense.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2407/prs_-_2026_-_0278-2026_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2399/prs_-_2026_-_0284-2026_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2400/prs_-_2026_-_0285-2026_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2401/prs_-_2026_-_0286-2026_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2402/prs_-_2026_-_0287-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2404/prs_-_2026_-_0289-2026_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2403/prs_-_2026_-_0290-2026_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2396/prs_-_2026_-_0292-2026_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2406/prs_-_2026_-_0294-2026_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2415/prs_-_2026_-_0305-2026_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2418/prs_-_2026_-_0307-2026_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2490/prs_-_2026_-_0422-2026_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2531/prs_-_2026_-_0487-2026_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2447/vet_-_2026_-0344_-_2026_-_executivo_-_veto_total_-_projeto_de_lei_1379__-_2025_-_ver_vilmar_pereira_-_atendimento_preferencial_profissionais_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2448/vet_-_2026_-0345_-_2026_-_executivo_-_veto_total_-_projeto_de_lei_0970__-_2025_-_ver_celio_maciel_-_emissao_simplificada_alvaras_mei_s_e_pequenos_negocios.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2479/vet_-_2026_-0381_-_2026_-_executivo_-_veto_total_-_projeto_de_lei_0023__-_2025_-_ver_rogerio_de_souza_-_proibir_comercializacao_instalacao_escapamentos_esportivos_alterem_ruido_original.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2480/vet_-_2026_-_0382_-_2026_-_executivo_-_veto_total_-_projeto_de_lei_1265__-_2025_-_ver_jose_lucas_stutz_-_liberacao_servidores__prestadores_terceirizados_cumprir_estagio_obrigato.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2026/2473/emo_-_2026_-_0369_-_2026_-_vers_marcos_vinicius_romero_jose_lucas_stutz__-_projeto_menda_modificativa_ao_art_1o_do_projeto_de_lei_0317_-_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H58"/>
+  <dimension ref="A1:H236"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="48.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="157.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2062,655 +4163,5280 @@
       </c>
       <c r="G34" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H34" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>156</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>157</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
+        <v>22</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="H35" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>160</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>161</v>
       </c>
       <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="E36" t="s">
+      <c r="H36" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>164</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>165</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
         <v>166</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="G37" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D37" t="s">
-[...8 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>169</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>170</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
         <v>171</v>
-      </c>
-[...7 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>172</v>
       </c>
       <c r="H38" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>174</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>175</v>
       </c>
       <c r="D39" t="s">
-        <v>162</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>132</v>
+        <v>22</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>176</v>
       </c>
       <c r="H39" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>178</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>179</v>
       </c>
       <c r="D40" t="s">
-        <v>162</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>132</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H40" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>182</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>183</v>
       </c>
       <c r="D41" t="s">
-        <v>162</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>132</v>
+        <v>61</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>184</v>
       </c>
       <c r="H41" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>186</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>187</v>
       </c>
       <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>51</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="E42" t="s">
+      <c r="H42" t="s">
         <v>189</v>
-      </c>
-[...7 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>190</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>191</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>75</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>193</v>
-      </c>
-[...13 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>194</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>195</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>56</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="H44" t="s">
         <v>197</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>198</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>199</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>98</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H45" t="s">
         <v>201</v>
-      </c>
-[...19 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>202</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>203</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>98</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H46" t="s">
         <v>205</v>
-      </c>
-[...19 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>206</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>207</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>93</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H47" t="s">
         <v>209</v>
-      </c>
-[...19 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>210</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>211</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H48" t="s">
         <v>213</v>
-      </c>
-[...19 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>214</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>215</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>216</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="H49" t="s">
         <v>218</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>219</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>220</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>51</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H50" t="s">
         <v>221</v>
-      </c>
-[...19 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="D51" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="H51" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="D52" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="H52" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="D53" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>132</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="H53" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="D54" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>198</v>
+        <v>132</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="H54" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D55" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>198</v>
+        <v>132</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>244</v>
+        <v>142</v>
       </c>
       <c r="H55" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="D56" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>198</v>
+        <v>132</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="H56" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D57" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>198</v>
+        <v>132</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="H57" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>249</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>250</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>132</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H58" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>253</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>254</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>56</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="D58" t="s">
-[...8 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H59" t="s">
         <v>256</v>
       </c>
-      <c r="H58" t="s">
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
         <v>257</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>258</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>216</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H60" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>261</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>262</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>166</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H61" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>265</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>266</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>98</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H62" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>269</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>270</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>93</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H63" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>273</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>274</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>107</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H64" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>277</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>278</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>166</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H65" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>281</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>282</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>84</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H66" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>285</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>286</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>84</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H67" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>289</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>290</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>166</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H68" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>293</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>294</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H69" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>297</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>298</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>98</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H70" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>301</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>302</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>98</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H71" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>305</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>306</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>98</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H72" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>309</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>310</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>93</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H73" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>313</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>314</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>98</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H74" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>317</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>318</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>132</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H75" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>321</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>322</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>51</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H76" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>324</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>325</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>51</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H77" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>327</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>328</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>166</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H78" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>330</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>331</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>107</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H79" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>333</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>334</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>107</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H80" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>336</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>337</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>216</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H81" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>340</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>341</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>132</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H82" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>344</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>345</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>98</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H83" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>348</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>349</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>66</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H84" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>352</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>353</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>56</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H85" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>356</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>357</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H86" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>360</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>361</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>66</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H87" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>364</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>365</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>107</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H88" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>368</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>369</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>107</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H89" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>372</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>373</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>75</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H90" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>376</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>377</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>93</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H91" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>380</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>381</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>107</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H92" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>384</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>385</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>84</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H93" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>388</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>389</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>51</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H94" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>392</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>393</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>98</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H95" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>396</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>397</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>107</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H96" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>400</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>401</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>98</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H97" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>404</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>405</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>98</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H98" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>408</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>409</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>93</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H99" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>412</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>413</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>22</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H100" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>416</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>417</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>22</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H101" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>420</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>421</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>132</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H102" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>424</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>425</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>132</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H103" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>428</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>429</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>132</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H104" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>432</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>433</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>84</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H105" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>436</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>437</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>22</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H106" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>440</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>441</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>93</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H107" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>444</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>445</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>141</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H108" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>448</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>449</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>22</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H109" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>452</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>453</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>22</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H110" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>456</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>457</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>22</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H111" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>460</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>461</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>22</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H112" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>464</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>465</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>22</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H113" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>468</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>469</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>22</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H114" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>472</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>473</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>93</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H115" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>475</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>476</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>22</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H116" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>479</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>480</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>75</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H117" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>483</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>484</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>75</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H118" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>487</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>488</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>98</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H119" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>491</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>492</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>56</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H120" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>495</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>496</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>93</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H121" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>499</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>500</v>
+      </c>
+      <c r="D122" t="s">
+        <v>501</v>
+      </c>
+      <c r="E122" t="s">
+        <v>502</v>
+      </c>
+      <c r="F122" t="s">
+        <v>132</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H122" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>505</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>506</v>
+      </c>
+      <c r="D123" t="s">
+        <v>501</v>
+      </c>
+      <c r="E123" t="s">
+        <v>502</v>
+      </c>
+      <c r="F123" t="s">
+        <v>132</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H123" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>509</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>510</v>
+      </c>
+      <c r="D124" t="s">
+        <v>501</v>
+      </c>
+      <c r="E124" t="s">
+        <v>502</v>
+      </c>
+      <c r="F124" t="s">
+        <v>132</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H124" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>513</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>514</v>
+      </c>
+      <c r="D125" t="s">
+        <v>501</v>
+      </c>
+      <c r="E125" t="s">
+        <v>502</v>
+      </c>
+      <c r="F125" t="s">
+        <v>132</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H125" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>517</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>518</v>
+      </c>
+      <c r="D126" t="s">
+        <v>501</v>
+      </c>
+      <c r="E126" t="s">
+        <v>502</v>
+      </c>
+      <c r="F126" t="s">
+        <v>132</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H126" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>521</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>522</v>
+      </c>
+      <c r="D127" t="s">
+        <v>501</v>
+      </c>
+      <c r="E127" t="s">
+        <v>502</v>
+      </c>
+      <c r="F127" t="s">
+        <v>132</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H127" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>525</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>526</v>
+      </c>
+      <c r="D128" t="s">
+        <v>501</v>
+      </c>
+      <c r="E128" t="s">
+        <v>502</v>
+      </c>
+      <c r="F128" t="s">
+        <v>66</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H128" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>529</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>530</v>
+      </c>
+      <c r="D129" t="s">
+        <v>501</v>
+      </c>
+      <c r="E129" t="s">
+        <v>502</v>
+      </c>
+      <c r="F129" t="s">
+        <v>216</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H129" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>533</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>534</v>
+      </c>
+      <c r="D130" t="s">
+        <v>501</v>
+      </c>
+      <c r="E130" t="s">
+        <v>502</v>
+      </c>
+      <c r="F130" t="s">
+        <v>216</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H130" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>537</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>538</v>
+      </c>
+      <c r="D131" t="s">
+        <v>501</v>
+      </c>
+      <c r="E131" t="s">
+        <v>502</v>
+      </c>
+      <c r="F131" t="s">
+        <v>216</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H131" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>540</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>541</v>
+      </c>
+      <c r="D132" t="s">
+        <v>501</v>
+      </c>
+      <c r="E132" t="s">
+        <v>502</v>
+      </c>
+      <c r="F132" t="s">
+        <v>216</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H132" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>544</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>545</v>
+      </c>
+      <c r="D133" t="s">
+        <v>501</v>
+      </c>
+      <c r="E133" t="s">
+        <v>502</v>
+      </c>
+      <c r="F133" t="s">
+        <v>93</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H133" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>548</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>549</v>
+      </c>
+      <c r="D134" t="s">
+        <v>501</v>
+      </c>
+      <c r="E134" t="s">
+        <v>502</v>
+      </c>
+      <c r="F134" t="s">
+        <v>93</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H134" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>552</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>553</v>
+      </c>
+      <c r="D135" t="s">
+        <v>501</v>
+      </c>
+      <c r="E135" t="s">
+        <v>502</v>
+      </c>
+      <c r="F135" t="s">
+        <v>75</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H135" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>556</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>557</v>
+      </c>
+      <c r="D136" t="s">
+        <v>501</v>
+      </c>
+      <c r="E136" t="s">
+        <v>502</v>
+      </c>
+      <c r="F136" t="s">
+        <v>93</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H136" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>560</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>561</v>
+      </c>
+      <c r="D137" t="s">
+        <v>501</v>
+      </c>
+      <c r="E137" t="s">
+        <v>502</v>
+      </c>
+      <c r="F137" t="s">
+        <v>56</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H137" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>564</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>565</v>
+      </c>
+      <c r="D138" t="s">
+        <v>566</v>
+      </c>
+      <c r="E138" t="s">
+        <v>567</v>
+      </c>
+      <c r="F138" t="s">
+        <v>22</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H138" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>570</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>571</v>
+      </c>
+      <c r="D139" t="s">
+        <v>566</v>
+      </c>
+      <c r="E139" t="s">
+        <v>567</v>
+      </c>
+      <c r="F139" t="s">
+        <v>56</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H139" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>574</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>575</v>
+      </c>
+      <c r="D140" t="s">
+        <v>566</v>
+      </c>
+      <c r="E140" t="s">
+        <v>567</v>
+      </c>
+      <c r="F140" t="s">
+        <v>576</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H140" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>579</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>580</v>
+      </c>
+      <c r="D141" t="s">
+        <v>566</v>
+      </c>
+      <c r="E141" t="s">
+        <v>567</v>
+      </c>
+      <c r="F141" t="s">
+        <v>576</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H141" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>583</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>584</v>
+      </c>
+      <c r="D142" t="s">
+        <v>566</v>
+      </c>
+      <c r="E142" t="s">
+        <v>567</v>
+      </c>
+      <c r="F142" t="s">
+        <v>22</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H142" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>587</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>588</v>
+      </c>
+      <c r="D143" t="s">
+        <v>566</v>
+      </c>
+      <c r="E143" t="s">
+        <v>567</v>
+      </c>
+      <c r="F143" t="s">
+        <v>22</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H143" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>591</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>592</v>
+      </c>
+      <c r="D144" t="s">
+        <v>566</v>
+      </c>
+      <c r="E144" t="s">
+        <v>567</v>
+      </c>
+      <c r="F144" t="s">
+        <v>132</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H144" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>595</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>596</v>
+      </c>
+      <c r="D145" t="s">
+        <v>566</v>
+      </c>
+      <c r="E145" t="s">
+        <v>567</v>
+      </c>
+      <c r="F145" t="s">
+        <v>66</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H145" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>599</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>600</v>
+      </c>
+      <c r="D146" t="s">
+        <v>566</v>
+      </c>
+      <c r="E146" t="s">
+        <v>567</v>
+      </c>
+      <c r="F146" t="s">
+        <v>601</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H146" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>604</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>605</v>
+      </c>
+      <c r="D147" t="s">
+        <v>566</v>
+      </c>
+      <c r="E147" t="s">
+        <v>567</v>
+      </c>
+      <c r="F147" t="s">
+        <v>66</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H147" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>608</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>609</v>
+      </c>
+      <c r="D148" t="s">
+        <v>566</v>
+      </c>
+      <c r="E148" t="s">
+        <v>567</v>
+      </c>
+      <c r="F148" t="s">
+        <v>66</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H148" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>612</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>613</v>
+      </c>
+      <c r="D149" t="s">
+        <v>566</v>
+      </c>
+      <c r="E149" t="s">
+        <v>567</v>
+      </c>
+      <c r="F149" t="s">
+        <v>132</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H149" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>616</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>617</v>
+      </c>
+      <c r="D150" t="s">
+        <v>566</v>
+      </c>
+      <c r="E150" t="s">
+        <v>567</v>
+      </c>
+      <c r="F150" t="s">
+        <v>576</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H150" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>620</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>621</v>
+      </c>
+      <c r="D151" t="s">
+        <v>566</v>
+      </c>
+      <c r="E151" t="s">
+        <v>567</v>
+      </c>
+      <c r="F151" t="s">
+        <v>576</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H151" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>624</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>625</v>
+      </c>
+      <c r="D152" t="s">
+        <v>566</v>
+      </c>
+      <c r="E152" t="s">
+        <v>567</v>
+      </c>
+      <c r="F152" t="s">
+        <v>576</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H152" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>628</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>629</v>
+      </c>
+      <c r="D153" t="s">
+        <v>566</v>
+      </c>
+      <c r="E153" t="s">
+        <v>567</v>
+      </c>
+      <c r="F153" t="s">
+        <v>576</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H153" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>632</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>633</v>
+      </c>
+      <c r="D154" t="s">
+        <v>566</v>
+      </c>
+      <c r="E154" t="s">
+        <v>567</v>
+      </c>
+      <c r="F154" t="s">
+        <v>576</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H154" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>636</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>637</v>
+      </c>
+      <c r="D155" t="s">
+        <v>566</v>
+      </c>
+      <c r="E155" t="s">
+        <v>567</v>
+      </c>
+      <c r="F155" t="s">
+        <v>75</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H155" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>640</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>641</v>
+      </c>
+      <c r="D156" t="s">
+        <v>566</v>
+      </c>
+      <c r="E156" t="s">
+        <v>567</v>
+      </c>
+      <c r="F156" t="s">
+        <v>93</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H156" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>644</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>645</v>
+      </c>
+      <c r="D157" t="s">
+        <v>566</v>
+      </c>
+      <c r="E157" t="s">
+        <v>567</v>
+      </c>
+      <c r="F157" t="s">
+        <v>22</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H157" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>648</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>649</v>
+      </c>
+      <c r="D158" t="s">
+        <v>566</v>
+      </c>
+      <c r="E158" t="s">
+        <v>567</v>
+      </c>
+      <c r="F158" t="s">
+        <v>22</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H158" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>652</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>653</v>
+      </c>
+      <c r="D159" t="s">
+        <v>566</v>
+      </c>
+      <c r="E159" t="s">
+        <v>567</v>
+      </c>
+      <c r="F159" t="s">
+        <v>22</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H159" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>656</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>657</v>
+      </c>
+      <c r="D160" t="s">
+        <v>566</v>
+      </c>
+      <c r="E160" t="s">
+        <v>567</v>
+      </c>
+      <c r="F160" t="s">
+        <v>98</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H160" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>660</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>661</v>
+      </c>
+      <c r="D161" t="s">
+        <v>566</v>
+      </c>
+      <c r="E161" t="s">
+        <v>567</v>
+      </c>
+      <c r="F161" t="s">
+        <v>576</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H161" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>664</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>665</v>
+      </c>
+      <c r="D162" t="s">
+        <v>566</v>
+      </c>
+      <c r="E162" t="s">
+        <v>567</v>
+      </c>
+      <c r="F162" t="s">
+        <v>132</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H162" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>668</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>669</v>
+      </c>
+      <c r="D163" t="s">
+        <v>566</v>
+      </c>
+      <c r="E163" t="s">
+        <v>567</v>
+      </c>
+      <c r="F163" t="s">
+        <v>216</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H163" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>672</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>673</v>
+      </c>
+      <c r="D164" t="s">
+        <v>566</v>
+      </c>
+      <c r="E164" t="s">
+        <v>567</v>
+      </c>
+      <c r="F164" t="s">
+        <v>216</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H164" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>676</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>677</v>
+      </c>
+      <c r="D165" t="s">
+        <v>566</v>
+      </c>
+      <c r="E165" t="s">
+        <v>567</v>
+      </c>
+      <c r="F165" t="s">
+        <v>216</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H165" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>680</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>681</v>
+      </c>
+      <c r="D166" t="s">
+        <v>566</v>
+      </c>
+      <c r="E166" t="s">
+        <v>567</v>
+      </c>
+      <c r="F166" t="s">
+        <v>216</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H166" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>684</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>685</v>
+      </c>
+      <c r="D167" t="s">
+        <v>566</v>
+      </c>
+      <c r="E167" t="s">
+        <v>567</v>
+      </c>
+      <c r="F167" t="s">
+        <v>216</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H167" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>688</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>689</v>
+      </c>
+      <c r="D168" t="s">
+        <v>566</v>
+      </c>
+      <c r="E168" t="s">
+        <v>567</v>
+      </c>
+      <c r="F168" t="s">
+        <v>216</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H168" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>692</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>693</v>
+      </c>
+      <c r="D169" t="s">
+        <v>566</v>
+      </c>
+      <c r="E169" t="s">
+        <v>567</v>
+      </c>
+      <c r="F169" t="s">
+        <v>216</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H169" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>696</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>215</v>
+      </c>
+      <c r="D170" t="s">
+        <v>566</v>
+      </c>
+      <c r="E170" t="s">
+        <v>567</v>
+      </c>
+      <c r="F170" t="s">
+        <v>216</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H170" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>699</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>700</v>
+      </c>
+      <c r="D171" t="s">
+        <v>566</v>
+      </c>
+      <c r="E171" t="s">
+        <v>567</v>
+      </c>
+      <c r="F171" t="s">
+        <v>216</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H171" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>703</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>704</v>
+      </c>
+      <c r="D172" t="s">
+        <v>566</v>
+      </c>
+      <c r="E172" t="s">
+        <v>567</v>
+      </c>
+      <c r="F172" t="s">
+        <v>216</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H172" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>707</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>708</v>
+      </c>
+      <c r="D173" t="s">
+        <v>566</v>
+      </c>
+      <c r="E173" t="s">
+        <v>567</v>
+      </c>
+      <c r="F173" t="s">
+        <v>22</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H173" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>711</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>712</v>
+      </c>
+      <c r="D174" t="s">
+        <v>566</v>
+      </c>
+      <c r="E174" t="s">
+        <v>567</v>
+      </c>
+      <c r="F174" t="s">
+        <v>22</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H174" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>715</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>716</v>
+      </c>
+      <c r="D175" t="s">
+        <v>566</v>
+      </c>
+      <c r="E175" t="s">
+        <v>567</v>
+      </c>
+      <c r="F175" t="s">
+        <v>56</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H175" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>719</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>720</v>
+      </c>
+      <c r="D176" t="s">
+        <v>566</v>
+      </c>
+      <c r="E176" t="s">
+        <v>567</v>
+      </c>
+      <c r="F176" t="s">
+        <v>22</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H176" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>723</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>724</v>
+      </c>
+      <c r="D177" t="s">
+        <v>566</v>
+      </c>
+      <c r="E177" t="s">
+        <v>567</v>
+      </c>
+      <c r="F177" t="s">
+        <v>61</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H177" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>727</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>728</v>
+      </c>
+      <c r="D178" t="s">
+        <v>566</v>
+      </c>
+      <c r="E178" t="s">
+        <v>567</v>
+      </c>
+      <c r="F178" t="s">
+        <v>576</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H178" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>731</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>732</v>
+      </c>
+      <c r="D179" t="s">
+        <v>566</v>
+      </c>
+      <c r="E179" t="s">
+        <v>567</v>
+      </c>
+      <c r="F179" t="s">
+        <v>56</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H179" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>735</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>736</v>
+      </c>
+      <c r="D180" t="s">
+        <v>566</v>
+      </c>
+      <c r="E180" t="s">
+        <v>567</v>
+      </c>
+      <c r="F180" t="s">
+        <v>56</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H180" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>739</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>740</v>
+      </c>
+      <c r="D181" t="s">
+        <v>566</v>
+      </c>
+      <c r="E181" t="s">
+        <v>567</v>
+      </c>
+      <c r="F181" t="s">
+        <v>93</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H181" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>743</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>744</v>
+      </c>
+      <c r="D182" t="s">
+        <v>566</v>
+      </c>
+      <c r="E182" t="s">
+        <v>567</v>
+      </c>
+      <c r="F182" t="s">
+        <v>22</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H182" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>747</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>748</v>
+      </c>
+      <c r="D183" t="s">
+        <v>566</v>
+      </c>
+      <c r="E183" t="s">
+        <v>567</v>
+      </c>
+      <c r="F183" t="s">
+        <v>216</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H183" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>751</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>752</v>
+      </c>
+      <c r="D184" t="s">
+        <v>566</v>
+      </c>
+      <c r="E184" t="s">
+        <v>567</v>
+      </c>
+      <c r="F184" t="s">
+        <v>216</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H184" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>755</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>756</v>
+      </c>
+      <c r="D185" t="s">
+        <v>566</v>
+      </c>
+      <c r="E185" t="s">
+        <v>567</v>
+      </c>
+      <c r="F185" t="s">
+        <v>216</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H185" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>759</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>760</v>
+      </c>
+      <c r="D186" t="s">
+        <v>566</v>
+      </c>
+      <c r="E186" t="s">
+        <v>567</v>
+      </c>
+      <c r="F186" t="s">
+        <v>216</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H186" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>763</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>764</v>
+      </c>
+      <c r="D187" t="s">
+        <v>566</v>
+      </c>
+      <c r="E187" t="s">
+        <v>567</v>
+      </c>
+      <c r="F187" t="s">
+        <v>216</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H187" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>767</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>768</v>
+      </c>
+      <c r="D188" t="s">
+        <v>566</v>
+      </c>
+      <c r="E188" t="s">
+        <v>567</v>
+      </c>
+      <c r="F188" t="s">
+        <v>75</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H188" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>771</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>772</v>
+      </c>
+      <c r="D189" t="s">
+        <v>566</v>
+      </c>
+      <c r="E189" t="s">
+        <v>567</v>
+      </c>
+      <c r="F189" t="s">
+        <v>75</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H189" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>774</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>775</v>
+      </c>
+      <c r="D190" t="s">
+        <v>566</v>
+      </c>
+      <c r="E190" t="s">
+        <v>567</v>
+      </c>
+      <c r="F190" t="s">
+        <v>216</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H190" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>777</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>778</v>
+      </c>
+      <c r="D191" t="s">
+        <v>566</v>
+      </c>
+      <c r="E191" t="s">
+        <v>567</v>
+      </c>
+      <c r="F191" t="s">
+        <v>66</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H191" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>781</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>782</v>
+      </c>
+      <c r="D192" t="s">
+        <v>566</v>
+      </c>
+      <c r="E192" t="s">
+        <v>567</v>
+      </c>
+      <c r="F192" t="s">
+        <v>576</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H192" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>785</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>786</v>
+      </c>
+      <c r="D193" t="s">
+        <v>566</v>
+      </c>
+      <c r="E193" t="s">
+        <v>567</v>
+      </c>
+      <c r="F193" t="s">
+        <v>132</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H193" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>789</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>790</v>
+      </c>
+      <c r="D194" t="s">
+        <v>566</v>
+      </c>
+      <c r="E194" t="s">
+        <v>567</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H194" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>793</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>794</v>
+      </c>
+      <c r="D195" t="s">
+        <v>566</v>
+      </c>
+      <c r="E195" t="s">
+        <v>567</v>
+      </c>
+      <c r="F195" t="s">
+        <v>166</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H195" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>797</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>798</v>
+      </c>
+      <c r="D196" t="s">
+        <v>566</v>
+      </c>
+      <c r="E196" t="s">
+        <v>567</v>
+      </c>
+      <c r="F196" t="s">
+        <v>576</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H196" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>801</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>802</v>
+      </c>
+      <c r="D197" t="s">
+        <v>566</v>
+      </c>
+      <c r="E197" t="s">
+        <v>567</v>
+      </c>
+      <c r="F197" t="s">
+        <v>93</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H197" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>805</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>806</v>
+      </c>
+      <c r="D198" t="s">
+        <v>566</v>
+      </c>
+      <c r="E198" t="s">
+        <v>567</v>
+      </c>
+      <c r="F198" t="s">
+        <v>51</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H198" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>809</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>810</v>
+      </c>
+      <c r="D199" t="s">
+        <v>566</v>
+      </c>
+      <c r="E199" t="s">
+        <v>567</v>
+      </c>
+      <c r="F199" t="s">
+        <v>56</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H199" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>813</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>814</v>
+      </c>
+      <c r="D200" t="s">
+        <v>815</v>
+      </c>
+      <c r="E200" t="s">
+        <v>816</v>
+      </c>
+      <c r="F200" t="s">
+        <v>132</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H200" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>819</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>820</v>
+      </c>
+      <c r="D201" t="s">
+        <v>815</v>
+      </c>
+      <c r="E201" t="s">
+        <v>816</v>
+      </c>
+      <c r="F201" t="s">
+        <v>132</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H201" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>823</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>824</v>
+      </c>
+      <c r="D202" t="s">
+        <v>815</v>
+      </c>
+      <c r="E202" t="s">
+        <v>816</v>
+      </c>
+      <c r="F202" t="s">
+        <v>98</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H202" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>826</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>827</v>
+      </c>
+      <c r="D203" t="s">
+        <v>815</v>
+      </c>
+      <c r="E203" t="s">
+        <v>816</v>
+      </c>
+      <c r="F203" t="s">
+        <v>98</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H203" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>830</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>831</v>
+      </c>
+      <c r="D204" t="s">
+        <v>815</v>
+      </c>
+      <c r="E204" t="s">
+        <v>816</v>
+      </c>
+      <c r="F204" t="s">
+        <v>75</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H204" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>833</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>834</v>
+      </c>
+      <c r="D205" t="s">
+        <v>815</v>
+      </c>
+      <c r="E205" t="s">
+        <v>816</v>
+      </c>
+      <c r="F205" t="s">
+        <v>66</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H205" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>836</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>837</v>
+      </c>
+      <c r="D206" t="s">
+        <v>815</v>
+      </c>
+      <c r="E206" t="s">
+        <v>816</v>
+      </c>
+      <c r="F206" t="s">
+        <v>66</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H206" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>840</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>841</v>
+      </c>
+      <c r="D207" t="s">
+        <v>815</v>
+      </c>
+      <c r="E207" t="s">
+        <v>816</v>
+      </c>
+      <c r="F207" t="s">
+        <v>75</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H207" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>844</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>845</v>
+      </c>
+      <c r="D208" t="s">
+        <v>815</v>
+      </c>
+      <c r="E208" t="s">
+        <v>816</v>
+      </c>
+      <c r="F208" t="s">
+        <v>75</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H208" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>848</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>849</v>
+      </c>
+      <c r="D209" t="s">
+        <v>815</v>
+      </c>
+      <c r="E209" t="s">
+        <v>816</v>
+      </c>
+      <c r="F209" t="s">
+        <v>93</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H209" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>852</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>853</v>
+      </c>
+      <c r="D210" t="s">
+        <v>815</v>
+      </c>
+      <c r="E210" t="s">
+        <v>816</v>
+      </c>
+      <c r="F210" t="s">
+        <v>141</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H210" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>855</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>856</v>
+      </c>
+      <c r="D211" t="s">
+        <v>815</v>
+      </c>
+      <c r="E211" t="s">
+        <v>816</v>
+      </c>
+      <c r="F211" t="s">
+        <v>84</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H211" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>859</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>860</v>
+      </c>
+      <c r="D212" t="s">
+        <v>815</v>
+      </c>
+      <c r="E212" t="s">
+        <v>816</v>
+      </c>
+      <c r="F212" t="s">
+        <v>84</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H212" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>863</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>864</v>
+      </c>
+      <c r="D213" t="s">
+        <v>815</v>
+      </c>
+      <c r="E213" t="s">
+        <v>816</v>
+      </c>
+      <c r="F213" t="s">
+        <v>166</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H213" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>867</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>868</v>
+      </c>
+      <c r="D214" t="s">
+        <v>815</v>
+      </c>
+      <c r="E214" t="s">
+        <v>816</v>
+      </c>
+      <c r="F214" t="s">
+        <v>166</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H214" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>870</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>871</v>
+      </c>
+      <c r="D215" t="s">
+        <v>815</v>
+      </c>
+      <c r="E215" t="s">
+        <v>816</v>
+      </c>
+      <c r="F215" t="s">
+        <v>93</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H215" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>874</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>875</v>
+      </c>
+      <c r="D216" t="s">
+        <v>815</v>
+      </c>
+      <c r="E216" t="s">
+        <v>816</v>
+      </c>
+      <c r="F216" t="s">
+        <v>84</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H216" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>877</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>878</v>
+      </c>
+      <c r="D217" t="s">
+        <v>815</v>
+      </c>
+      <c r="E217" t="s">
+        <v>816</v>
+      </c>
+      <c r="F217" t="s">
+        <v>93</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H217" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>880</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>881</v>
+      </c>
+      <c r="D218" t="s">
+        <v>815</v>
+      </c>
+      <c r="E218" t="s">
+        <v>816</v>
+      </c>
+      <c r="F218" t="s">
+        <v>107</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H218" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>883</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>884</v>
+      </c>
+      <c r="D219" t="s">
+        <v>815</v>
+      </c>
+      <c r="E219" t="s">
+        <v>816</v>
+      </c>
+      <c r="F219" t="s">
+        <v>22</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H219" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>886</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>887</v>
+      </c>
+      <c r="D220" t="s">
+        <v>815</v>
+      </c>
+      <c r="E220" t="s">
+        <v>816</v>
+      </c>
+      <c r="F220" t="s">
+        <v>61</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H220" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>889</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>890</v>
+      </c>
+      <c r="D221" t="s">
+        <v>815</v>
+      </c>
+      <c r="E221" t="s">
+        <v>816</v>
+      </c>
+      <c r="F221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H221" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>892</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>893</v>
+      </c>
+      <c r="D222" t="s">
+        <v>815</v>
+      </c>
+      <c r="E222" t="s">
+        <v>816</v>
+      </c>
+      <c r="F222" t="s">
+        <v>56</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H222" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>895</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>896</v>
+      </c>
+      <c r="D223" t="s">
+        <v>815</v>
+      </c>
+      <c r="E223" t="s">
+        <v>816</v>
+      </c>
+      <c r="F223" t="s">
+        <v>22</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H223" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>899</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>900</v>
+      </c>
+      <c r="D224" t="s">
+        <v>815</v>
+      </c>
+      <c r="E224" t="s">
+        <v>816</v>
+      </c>
+      <c r="F224" t="s">
+        <v>13</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H224" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>903</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>904</v>
+      </c>
+      <c r="D225" t="s">
+        <v>815</v>
+      </c>
+      <c r="E225" t="s">
+        <v>816</v>
+      </c>
+      <c r="F225" t="s">
+        <v>13</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H225" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>906</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>907</v>
+      </c>
+      <c r="D226" t="s">
+        <v>815</v>
+      </c>
+      <c r="E226" t="s">
+        <v>816</v>
+      </c>
+      <c r="F226" t="s">
+        <v>216</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H226" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>909</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>910</v>
+      </c>
+      <c r="D227" t="s">
+        <v>815</v>
+      </c>
+      <c r="E227" t="s">
+        <v>816</v>
+      </c>
+      <c r="F227" t="s">
+        <v>107</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H227" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>912</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>913</v>
+      </c>
+      <c r="D228" t="s">
+        <v>815</v>
+      </c>
+      <c r="E228" t="s">
+        <v>816</v>
+      </c>
+      <c r="F228" t="s">
+        <v>22</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H228" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>915</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>916</v>
+      </c>
+      <c r="D229" t="s">
+        <v>815</v>
+      </c>
+      <c r="E229" t="s">
+        <v>816</v>
+      </c>
+      <c r="F229" t="s">
+        <v>56</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H229" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>918</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>919</v>
+      </c>
+      <c r="D230" t="s">
+        <v>815</v>
+      </c>
+      <c r="E230" t="s">
+        <v>816</v>
+      </c>
+      <c r="F230" t="s">
+        <v>216</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H230" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>922</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>923</v>
+      </c>
+      <c r="D231" t="s">
+        <v>815</v>
+      </c>
+      <c r="E231" t="s">
+        <v>816</v>
+      </c>
+      <c r="F231" t="s">
+        <v>924</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H231" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>927</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>928</v>
+      </c>
+      <c r="D232" t="s">
+        <v>929</v>
+      </c>
+      <c r="E232" t="s">
+        <v>930</v>
+      </c>
+      <c r="F232" t="s">
+        <v>576</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H232" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>933</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>934</v>
+      </c>
+      <c r="D233" t="s">
+        <v>929</v>
+      </c>
+      <c r="E233" t="s">
+        <v>930</v>
+      </c>
+      <c r="F233" t="s">
+        <v>576</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H233" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>937</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>938</v>
+      </c>
+      <c r="D234" t="s">
+        <v>929</v>
+      </c>
+      <c r="E234" t="s">
+        <v>930</v>
+      </c>
+      <c r="F234" t="s">
+        <v>576</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H234" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>941</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>942</v>
+      </c>
+      <c r="D235" t="s">
+        <v>929</v>
+      </c>
+      <c r="E235" t="s">
+        <v>930</v>
+      </c>
+      <c r="F235" t="s">
+        <v>576</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H235" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>945</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>946</v>
+      </c>
+      <c r="D236" t="s">
+        <v>947</v>
+      </c>
+      <c r="E236" t="s">
+        <v>948</v>
+      </c>
+      <c r="F236" t="s">
+        <v>107</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H236" t="s">
+        <v>950</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2728,50 +9454,228 @@
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>