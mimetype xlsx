--- v1 (2026-01-20)
+++ v2 (2026-04-24)
@@ -10,9345 +10,9358 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6336" uniqueCount="3085">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6344" uniqueCount="3089">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tiago da Silva Teixeira (Tiago do Gás)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1311/ind_-_2025_-_0009-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1311/ind_-_2025_-_0009-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação e instalação da rede de água e esgoto do Bairro Expansão B - Papucaia.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1313/ind_-_2025_-_0010-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1313/ind_-_2025_-_0010-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação e instalação da rede de água e esgoto do Bairro Papucaia 1.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1318/ind_-_2025_-_0011-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1318/ind_-_2025_-_0011-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a REFORMA E AMPLIAÇÃO da Escola São Sebastião, no Bairro Sebastião Mendes - Papucaia.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1321/ind_-_2025_-_0012-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1321/ind_-_2025_-_0012-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a reabertura do POSTO DE SAÚDE DO SOARINHO.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1345/ind_-_2025_-_0013-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1345/ind_-_2025_-_0013-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado a construção de um poço artesiano na estrada do Bairro Guararapes.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1347/ind_-_2025_-_0014-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1347/ind_-_2025_-_0014-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja CONSTRUÍDA uma quadra poliesportiva em Agro-Brasil.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1349/ind_-_2025_-_0015-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1349/ind_-_2025_-_0015-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja implementado ATENDIMENTO PEDIÁTRICO , na unidade de Saúde de Agro-Brasil.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1350/ind_-_2025_-_0016-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1350/ind_-_2025_-_0016-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja implementada COLETA DE SANGUE na Unidade de Saúde de Agro-Brasil.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Para que seja CONSTRUÍDA uma PRAÇA PÚBLICA com Academia da Terceira Idade em Agro-Brasil.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1356/ind_-_2025_-_0018-2025_-_tiago_da_silva_teixeira_-_pavimentacao_da_gleba_colegio.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1356/ind_-_2025_-_0018-2025_-_tiago_da_silva_teixeira_-_pavimentacao_da_gleba_colegio.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a PAVIMENTAÇÃO da Av. Gleba Colégio - Trecho do Papucaia 1 - Papucaia, até o DPO da Rua 8 em Agro Braisl.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1357/ind_-_2025_-_0019-2025_-_tiago_da_silva_teixeira_-_pavimentacao_de_papucaia_2.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1357/ind_-_2025_-_0019-2025_-_tiago_da_silva_teixeira_-_pavimentacao_de_papucaia_2.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação e instalação da rede de água e esgoto do Bairro Papucaia 2.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1358/ind_-_2025_-_0020-2025_-_tiago_da_silva_teixeira_-_pavimentacao_da_gleba_papucaia.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1358/ind_-_2025_-_0020-2025_-_tiago_da_silva_teixeira_-_pavimentacao_da_gleba_papucaia.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação e instalação da rede de água e esgoto do Bairro  "Gleba Papucaia". Entrada da Granada - Papucaia .</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1359/2025_-_ind_-_0021-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1359/2025_-_ind_-_0021-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a pavimentação e instalação da rede de água e esgoto do Bairro  Recanto dos Pássaros, em Japuíba.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1360/2025_-_ind_-_0022-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1360/2025_-_ind_-_0022-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado a Restauração das Ruas de Paralelepípedos do Bairro Sebastião Mendes - Papucaia.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1361/2025_-_ind_-_0023-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1361/2025_-_ind_-_0023-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado a PAVIMENTAÇÃO da Rua DR. BERNADOR SAIÃO, trecho que encontra com a Rua João Molhano - Veneza - Papucaia.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1362/ind_-_2025_-_0024-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1362/ind_-_2025_-_0024-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado a PAVIMENTAÇÃO da Rua João Molhano - Veneza - Papucaia.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1363/ind_-_2025_-_0025-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1363/ind_-_2025_-_0025-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a RECONSTRUÇÃO da ponte da Rua Genésio da Rocha Pinto (próximo ao nº 51); perto da AV Paulo Francisco Torres, situada em Papucaia.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1364/ind_-_2025_-_0026-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1364/ind_-_2025_-_0026-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a RECONSTRUÇÃO  de uma ponte, que possa trafegar automóveis, substituindo a ponte de madeira existente no bairro Veneza em Papucaia.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1365/ind_-_2025_-_0027-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1365/ind_-_2025_-_0027-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a restauração da PONTE DE MADIERA do bairro Veneza em Papucaia.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1366/ind_-_2025_-_0028_-_2025_-_contrucao_passagem_lateral_pedestre_ciclista_-_ver_tiago_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1366/ind_-_2025_-_0028_-_2025_-_contrucao_passagem_lateral_pedestre_ciclista_-_ver_tiago_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a CONSTRUÇÃO de uma passagem lateral para pedestre e ciclista na ponte da Av. Gleba Colégio, em Papucaia.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1367/2025_-_ind_-_0029-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1367/2025_-_ind_-_0029-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a CONSTRUÇÃO da PONTE da Granada em Papucaia.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1368/ind_-_2025_-_0030_-_2025_-_implementacao_de_mercado_do_produtor_rural_-_ver_tiago_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1368/ind_-_2025_-_0030_-_2025_-_implementacao_de_mercado_do_produtor_rural_-_ver_tiago_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja IMPLEMENTADO em nossa cidade, um mercado para PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1369/2025_-_ind_-_0031-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1369/2025_-_ind_-_0031-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja implantado um CTI ou UTI no Hospital MUNICIPAL DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1370/ind_-_2025_-_0032_-_2025_-_implementacao_de_moeda_social_-_ver_tiago_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1370/ind_-_2025_-_0032_-_2025_-_implementacao_de_moeda_social_-_ver_tiago_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja implementado em nosso município a MOEDA SOCIAL.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1372/ind_-_2025_-_0033_-2025_-_ver_tiago_silva_-_criar_traansporte_gratuito_conduzir_velorios_sepultamentos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1372/ind_-_2025_-_0033_-2025_-_ver_tiago_silva_-_criar_traansporte_gratuito_conduzir_velorios_sepultamentos.pdf</t>
   </si>
   <si>
     <t>Criar um setor de transporte gratuito para conduzir moradores de Papucaia aos velórios e sepultamentos de seus entes queridos.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Rogério de Souza Ramos (Rogério Motos)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1307/2025_-_ind_-_0034-2025_-_rogerio_de_souza_ramos_-_retirada_por_duplicidade.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1307/2025_-_ind_-_0034-2025_-_rogerio_de_souza_ramos_-_retirada_por_duplicidade.pdf</t>
   </si>
   <si>
     <t>Construção de uma nova ponte localizada na Estrada da Granada.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1523/2025_-_ind_-_0035-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1523/2025_-_ind_-_0035-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Construção de uma nova ponte localizada na Rua Genésio da Rocha, situada em Papucaia.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1524/2025_-_ind_-_0036-2025_-_rogerio_de_souza_ramos_-_retirada_por_duplicidade.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1524/2025_-_ind_-_0036-2025_-_rogerio_de_souza_ramos_-_retirada_por_duplicidade.pdf</t>
   </si>
   <si>
     <t>Pavimentação das seguintes ruas, situadas em Papucaia:_x000D_
 - Rua Ângelo Mota;_x000D_
 - Rua Kikumatsu Uesugi;_x000D_
 - Rua José Frias;_x000D_
 - Rua Bráulio Inocêncio;_x000D_
 - Rua Arnaldo Castro dos Santos;_x000D_
 - Rua José Machado Filho;_x000D_
 - Rua Geraldo M. Oliveira.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>José Lucas Stutz Delgado Pinto (Lucas Stutz)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1296/2025_-_ind_-_0037-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1296/2025_-_ind_-_0037-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Fazer estrutura digna no CAMPO DE FUTEBOL, na Rua Demétrio Custódio, Bairro Cidade Alta, Sede do nosso Município.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1297/2025_-_ind_-_0038-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1297/2025_-_ind_-_0038-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Ampliação do Ambulatório Padre Batalha.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1298/ind_-_2025_-_0039-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1298/ind_-_2025_-_0039-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Destinar recursos do orçamento dessa conceituada secretaria para reforma geral do CAPS "Centro de Atenção Psicossocial", ou arrumar outro local.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1299/ind_-_2025_-_0040-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1299/ind_-_2025_-_0040-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Construir ESTAÇÃO DE TRATAMENTO DE ÁGUA "ETA" para distribuição de água potável.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1301/ind_-_2025_-_0041-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1301/ind_-_2025_-_0041-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO da Rua Dr. Cris, Bairro Castália, Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1302/ind_-_2025_-_0042-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1302/ind_-_2025_-_0042-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Providenciar levantamento de todas as Ruas do Loteamento São João, Bairro Parque Veneza, Sede do nosso município, para as providêcias de "Calçamento ou Asfaltamento".</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1303/ind_-_2025_-_0043-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1303/ind_-_2025_-_0043-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>"Colocação de Paralelos ou Massa Asfáltica" em toda extensão da antiga estrada de Ferro, local conhecido como Estrada da Pedreira, Bairro Pedreira, sede do nosso município.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Adquirir uma área de terra para construção de área de lazer "campo para prática de esportes em geral e pracinha", no Bairro Tuim.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1306/ind_-_2025_-_0045-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1306/ind_-_2025_-_0045-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Fazer levantamento de custos para retornar com o abastecimento de água na localidade da Cidade Alto/Morro do Cleber e Ganguri, que recebiam atendimento da captação de água do local conhecido como TOCAS.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1295/ind_-_2025_-_0046-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1295/ind_-_2025_-_0046-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Enviar com URGÊNCIA equipe técnica na Rua Agostinho Mendes também conhecida como Estrada da Pedreira, Bairro Rasgo, Cachoeiras de Macacu, a Rua encontra-se em estado lastimável, principalmente o final dela.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1310/ind_-_2025_-_0047-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1310/ind_-_2025_-_0047-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Recursos para complementação do saneamento básico "calçamento ou asfaltamento" da Rua Pastor Lota, Bairro Tuim, Sede do Nosso Município.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1294/ind_-_2025_-_0048-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1294/ind_-_2025_-_0048-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Providenciar com URGENCIA recuperação dos paralelos, grades para recebimento de águas de chuvas, na Rua Adalgisa Veloso, Morro do Cléber, Sede do município.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1308/ind_-_2025_-_0049-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1308/ind_-_2025_-_0049-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Enviar equipe técnica desta conceituada Secretaria no local conhecido como Trevo com aproximadamente 1.785.55 m2, entrada para o Parque Veneza, com a finalidade de construção de Praça e Jardim</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1314/ind_-_2025_-_0050-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1314/ind_-_2025_-_0050-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Colocação de GUARDA CORPO na subida que dá acesso para a casa da pessoa conhecida como Maradona.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1319/ind_-_2025_-_0051-2025_-_jose_lucas_stutz_delgado_pinto_-_construcao_muro_rio_ganguri.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1319/ind_-_2025_-_0051-2025_-_jose_lucas_stutz_delgado_pinto_-_construcao_muro_rio_ganguri.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Governador Cláudio Castro e Presidente do INEA (Instituto Estadual do Ambiente), para parceria de construção de muro dos dois lados e infraestrutura necessária no Rio Ganguri, com início na Rua Joaquim Gonçalves ledo até o desemboque no Rio Macacu, Bairro Parque Santa Luiza/Goiabal, sede do nosso município.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1323/ind_-_2025_-_0052-2025_-_jose_lucas_stutz_delgado_pinto_-_muro_de_contencao_morro_do_cleber.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1323/ind_-_2025_-_0052-2025_-_jose_lucas_stutz_delgado_pinto_-_muro_de_contencao_morro_do_cleber.pdf</t>
   </si>
   <si>
     <t>Destinar recursos no Orçamento do Município para providenciar Muro de Contenção em toda área danificada que está colocando em risco os moradores da Rua Norvalino Custódio, Morro do Cleber, Sede do nosso Município.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1324/ind_-_2025_-_0053-2025_-_jose_lucas_stutz_delgado_pinto_-_captacao_agua_tocas.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1324/ind_-_2025_-_0053-2025_-_jose_lucas_stutz_delgado_pinto_-_captacao_agua_tocas.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ao Superintendente da AMAE - Autarquia Municipal de Água e Esgoto no sentido de fazer levantamento de custos para retornar com abastecimento de água na localidade da Cidade Alta/Morro do Cleber e Ganguri, que recebiam atendimento da captação de água do local conhecido como TOCAS.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1325/2025_-ind_-__0054-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1325/2025_-ind_-__0054-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Secretário Municipal de Saúde, para que o mesmo acione os técnicos desta conceituada Secretaria no intuito de pactuar as cirurgias oftalmológicas "catarata e outras" que vem sendo realizadas em outros Municípios.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1327/2025_-_ind_-_0055-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1327/2025_-_ind_-_0055-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Secretário Municipal de Obras e Urbanismo, solicitando que encaminhe equipe técnica com URGENCIA para vistoria e fazer as reformas necessárias nas pontes de metal dos bairros "Tuim e São Francisco de Assis".</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1329/2025_-_ind_-_0056-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1329/2025_-_ind_-_0056-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Secretário Municipal de Obras e Urbanismos, providencias para acionar equipe técnica desta conceituada Secretaria planilha de custos de MURO DE CONTENÇÃO no local conhecido como Morro do Bambuzinho, sito na Ladeira Mario Lavoura, bairro Tuim, sede do nosso Município.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1333/ind_-_2025_-_0057-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1333/ind_-_2025_-_0057-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Interceder junto da Procuradoria do Município no intuito de procurar amparo legal para DESAPROPRIAR uma área de terra conhecida como CAMPINHO DE ZACARIAS, Ganguri de Cima, sede do nosso município.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1334/ind_-_2025_-_0058-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1334/ind_-_2025_-_0058-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Fazer levantamento e providenciar o "pagamento ou parcelamento" de todo FGTS em atraso deixado por Prefeitos incompetentes.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1335/ind_-_2025_-_0059-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1335/ind_-_2025_-_0059-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Providenciar com a maior URGÊNCIA  possível levantamento de todas as árvores existentes em nossas vias públicas que estão entrelaçadas entre fios e colocando em risco a população, "precisam de podas".</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1336/ind_-_2025_-_0060_-_2025_-_acionar_amae_solucionar_valao_rua_dr_porciuncula__-_ver_jo_se_lucas.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1336/ind_-_2025_-_0060_-_2025_-_acionar_amae_solucionar_valao_rua_dr_porciuncula__-_ver_jo_se_lucas.pdf</t>
   </si>
   <si>
     <t>Acionar a AMAE - AUTARQUIA MUNICIPAL DE ÁGUA E ESGOTO e a Secretaria Municipal de Obras e Urbanismo, para que seja feito o levantamento técnico e solucionar o mais rápido possível o problema do VALÃO que corta as Ruas "Dr. Porciúncula, Coronel bastos e Lauro Ferreira da Silva" em Japuíba.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1337/ind_-_2025_-_0061_-_2025_-_cobertura_patio_centro_especializado_odontologico_-_ver_jo_se_lucas.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1337/ind_-_2025_-_0061_-_2025_-_cobertura_patio_centro_especializado_odontologico_-_ver_jo_se_lucas.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Secretário Municipal de Saúde Dr. Carlos Eduardo de Aguiar, no sentido de encaminhar equipe técnica desta conceituada Secretaria no centro Especializa no Centro Especializado Odontológico, para providências urgentes "colocação de cobertura" na parte externa "pátio" para proteção dos munícipes que aguardam atendimento.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1338/ind_-_2025_-_0062_-_2025_-_calcar_ou_asfaltar_estrada_pedreira__-_ver_jo_se_lucas.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1338/ind_-_2025_-_0062_-_2025_-_calcar_ou_asfaltar_estrada_pedreira__-_ver_jo_se_lucas.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Governador do Estado Exmo. Cláudio Castro, atender o Município com saneamento básico "Colocação de paralelos ou Massa Asfáltica" em toda extensão da antiga estrada de ferro, local conhecido como Estrada da Pedreira, bairro Pedreira, sede do nosso município.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Edivaldo Pereira de Souza (Dudu do Povão)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1341/ind_-_2025_-_0063-2025_-_edivaldo_pereira_de_souza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1341/ind_-_2025_-_0063-2025_-_edivaldo_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>Interceda junto ao Secretário de Obras ou Departamento responsável, com finalidade de providenciar a REALIZAÇÃO CALÇAMENTO ESTRADA QUE DÁ ACESSO À LOCALIDADE DO FARÁO, TANTO PELO LADO DO BAIRRO TABOADO COMO PELO LADO DA PEDREIRA, APÓS A PONTE DE FERRO.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Nilton Matozo Viana (Dunga)</t>
   </si>
   <si>
     <t>Dentro da viabilidade técnica e orçamentária executar obras de drenagem, pavimentação e recuperação de piso nas seguintes localidades: Japuíba (Bairro Tieta, Estrada do Zungo/ Rua João José Cardoso Júnior/ Rua Antônio José de Lima/ Rua Mário Simões/ Rua Martins Nogueira/ Rua Monsenhor Emido/ Rua Pereira Faustino/ Rua Miguel Mota/ Rua Maestro Eduardo Guimarães). Em Maraporã: Rua Manoel dos Santos/ Rua Doralice/ Rua Ruth Macedo. Em Agro-Brasil: Rua B- Trecho 1. Em Papucaia: Rua Mário Nishiguchi/ Rua Beira Rio/ Rua Projetada. Na Ribeira: Gleba Colégio. No Tabuado: Estrada do Faraó - Trecho 1/ Vias de acesso ao conjunto residencial do Tabuado/ Trecho 2.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1346/2025_-_ind_-_0065-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1346/2025_-_ind_-_0065-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Interceder junto à Secretaria Estadual de Saúde no intuito de analisar a possibilidade de implantação de 10 (dez) leitos de CTI no Hospital Municipal Dr. Celso Martins.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1304/2025_-_ind_-_0066-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1304/2025_-_ind_-_0066-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Construção de uma cobertura na portaria da Escola Municipalizada BRIZOLINHA, em Japuíba.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1309/ind_-_2025_-_0067-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1309/ind_-_2025_-_0067-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Verificar a disponibilidade orçamentária para construção de uma área de lazer no Bairro Loteamento - Japuíba, podendo ser implantado uma quadra de grama sintética, uma praça com playground, uma academia para terceira idade e uma pista de skate, usando os devidos espaços já existentes do antigo jardim de infância e também os dois terrenos públicos que ficam em frente à escola Tia Anastácia, podendo com isso, verificar a possibilidade de está firmando uma parceria junto ao governo estadual para a execução dessas obras.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1312/ind_-_2025_-_0068-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1312/ind_-_2025_-_0068-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Implementação de playground para os alunos das seguintes escolas da rede municipal de ensino: Escola Municipal Elias Farah em São José da Boa Morte, Escola Municipal Luci Campelo no bairro da Boa Vista, Escola Municipal Matinha no bairro Setenta, Escola Municipal Quizanga, Escola Municipal Agro-Brasil.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Encaminhar expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, para que, na qualidade de Prefeito, solicitando sua mediação junto à Concessionária de energia elétrica ENEL, para viabilizar uma base 24 horas para atendimento emergencial em nosso município.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1316/ind_-_2025_-_0070-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1316/ind_-_2025_-_0070-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Intermediação do Poder Executivo junto à Secretaria Municipal de Saúdem para construção de Base Própria SAMU.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1317/ind_-_2025_-_0071-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1317/ind_-_2025_-_0071-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de viabilidade técnica e orçamentária para manilhamento em valão que atravessa a Rua Maestro Eduardo Guimarães, altura do número 443 em Japuíba.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1320/ind_-_2025_-_0072-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1320/ind_-_2025_-_0072-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Verificar disponibilidade técnica orçamentária para construção de uma creche, no Bairro Maraporã.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1326/ind_-_2025_-_0073-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1326/ind_-_2025_-_0073-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Viabilidade técnica e orçamentária para aquisição de uma ambulância para o posto de saúde de Agro Brasil.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1300/ind_-_2025_-_0074-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1300/ind_-_2025_-_0074-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua nº 36, sem saída, localizada na antiga Rua da Usina, no Bairro Castália.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1322/ind_-_2025_-_0075-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1322/ind_-_2025_-_0075-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Expediente ao executivo solicitando intermediar junto a Secretaria de Obras a construção  de ciclovia da DPO-Japuiba até o bairro Guapiaçu</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1371/ind_-_2025_-_0076-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1371/ind_-_2025_-_0076-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo para intermediar com a Secretaria de Obras calçamento do Condominio dos Pássaros ao Sitio Jean e Bia, começando na RJ 116 e terminando na ponte do Village em Japuiba.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1410/ind_-_2025_-_0077-2025_-_nilton_matozo_viana_-_retirada.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1410/ind_-_2025_-_0077-2025_-_nilton_matozo_viana_-_retirada.pdf</t>
   </si>
   <si>
     <t>Possa ser feito estudo de viabilidade técnica e orçamentária para construção de galeria, aproximadamente 700m (setecentos metros), valão na Rua João Cardoso, centro, em Japuíba.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1416/ind_-_2025_-_0078-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1416/ind_-_2025_-_0078-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Expediente ao executivo considerar área de interesse público para desapropriação o imóvel em frente ao cemitério de Japuiba, esquinas das ruas Agostinho Pinheiro de Morais e Joaquim Vieira Filho para consruir praça com área de lazer e espaço para práticas esportivas</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1407/ind_-_2025_-_0079-2025_-_nilton_matozo_viana_-_area_de_lazer_estadio_juarez.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1407/ind_-_2025_-_0079-2025_-_nilton_matozo_viana_-_area_de_lazer_estadio_juarez.pdf</t>
   </si>
   <si>
     <t>Verificar da possibilidade orçamentária de implementar no Estádio Municipal Juarez Campos em Japuíba área de lazer com playground e aparelhos para ginástica.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1624/ind_-_2025_-_0080-2025_-_nilton_matozo_viana_-_construcao_unidade_basica_papucaia_1.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1624/ind_-_2025_-_0080-2025_-_nilton_matozo_viana_-_construcao_unidade_basica_papucaia_1.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade técnica orçamentária para construção de uma UNIDADE BÁSICA DE SAÚDE na localidade de Papucaia 1, em Papucaia.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1412/ind_-_2025_-_0081-2025_-_nilton_matozo_viana_-_construcao_de_base_samu.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1412/ind_-_2025_-_0081-2025_-_nilton_matozo_viana_-_construcao_de_base_samu.pdf</t>
   </si>
   <si>
     <t>Construção de mais uma BASE DO SAMU.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1409/2025_-_ind_-_0082-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1409/2025_-_ind_-_0082-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Verificar a viabilidade técnica orçamentária para AQUISIÇÃO DE UM VEÍCULO ODONTOMÓVEL.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Alexandre Ferreira da Fonseca (Didico)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1522/2025_-_ind_-_0085-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1522/2025_-_ind_-_0085-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça no bairro do Boqueirão, na localidade da Saibreira.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1414/ind_-_2025_-_0086-2025_-_edivaldo_pereira_de_souza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1414/ind_-_2025_-_0086-2025_-_edivaldo_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>Providenciar a criação de uma galeria de águas pluviais em um valão localizado no bairro de Maraporã com urgência.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1417/ind_-_2025_-_0087-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1417/ind_-_2025_-_0087-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Expediente ao executivo revitalizar a Praça da Rodoviária de Papucaia, em frente ao CEIM Profesoora Lourdes Pettine da Silva</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1415/ind_-_2025_-_0088-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1415/ind_-_2025_-_0088-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Reforma do Campo de Futebol do Coletivo, localizado no bairro Ribeira.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1411/2025_-_ind_-_0089-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1411/2025_-_ind_-_0089-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Solicitando a intermediação junto ao Governo do Estado do Rio de Janeiro, que seja providenciado convênio com o CBMERJ para a implantação do PROEISBM (Programa Estadual de implantação de serviços de bombeiro militar) em nosso município, com AMBULÂNCIA 193, MÉDICO REGULADORES, 2 ENFERMEIROS, 1 MOTORISTAS.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1413/2025_-_ind_-_0090-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1413/2025_-_ind_-_0090-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo para intermediar na Secretaria de Saúde para ofertar acolhimento em casa de apoio a pacientes com câncer,bem como implementar especialidades em Mastologia,Ancologia, Nutrição, Psicologia, Assistência Social e Fisioterapia</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1408/ind_-_2025_-_0091-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1408/ind_-_2025_-_0091-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo para inttermediar na Secretaria Saúde implantar Fisioterapia em Maraporã e São Jose da Boa Morte, fixo ou móvel.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1328/ind_-_2025_-_0093-2025_-_rogerio_de_souza_ramos_-_retirada.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1328/ind_-_2025_-_0093-2025_-_rogerio_de_souza_ramos_-_retirada.pdf</t>
   </si>
   <si>
     <t>Viabilizar estudo junto as Secretarias pertinentes, a construção de um portal de "Boas Vindas" na divisa dos municípios Cachoeiras e Itaboraí, um Portal de "Volte Sempre" no final da Serra de Cachoeiras divisa com o Município de Nova Friburgo e Reforma do atual portal de Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1330/ind_-_2025_-_0094-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1330/ind_-_2025_-_0094-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça Pública e um Espaço de Lazer no Bairro Marubaí, que contemple implantação de Parque Infantil, implantação de Academia da Terceira Idade e Construção de Quiosques.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1331/ind_-_2025_-_0095-2025_-_rogerio_de_souza_ramos_-_pavimentacao_rua_jose_delgado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1331/ind_-_2025_-_0095-2025_-_rogerio_de_souza_ramos_-_pavimentacao_rua_jose_delgado.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua José Delgado (TRAVESSA) situada no Bairro Ribeira.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1332/ind_-_2025_-_0096-2025_-_rogerio_de_souza_ramos_-_guard_rail_e_placa_sinalizacao_rua_a1.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1332/ind_-_2025_-_0096-2025_-_rogerio_de_souza_ramos_-_guard_rail_e_placa_sinalizacao_rua_a1.pdf</t>
   </si>
   <si>
     <t>Instalação de Guard Rail (defesa metálica) e Placa de Sinalização no Rio localizado na Rua A1, situado em Papucaia (Rua da Antiga Auto Escola).</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Demilson Antônio R. Monteiro (Demilson Monteiro)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1348/ind_-_2025_-_0097-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1348/ind_-_2025_-_0097-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Ampliação do quadro de fisioterapeutas do município, com a contratação de profissionais para a prestação de serviços de fisioterapia domiciliar.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1343/ind_-_2025_-_0098-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1343/ind_-_2025_-_0098-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Seja promovida a implantação de um Centro de terapia Intensiva (CTI) no Hospital Municipal Dr. Celso Martins.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1351/ind_-_2025_-_0099-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1351/ind_-_2025_-_0099-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado expediente ao Ilmo. Presidente do IAPCM Sr. DR. Fábio Luciano Amaral Pereira, para que seja implantado um programa de empréstimos com juros baixos para aposentados do Instituto Municipal de Aposentadoria e Pensões de Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1352/ind_-_2025_-_0100-2025_-_demilson_antonio_ribeiro_monteiro_-_coleta_de_exames.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1352/ind_-_2025_-_0100-2025_-_demilson_antonio_ribeiro_monteiro_-_coleta_de_exames.pdf</t>
   </si>
   <si>
     <t>Implante a coleta de exames laboratoriais em todas as unidades de saúde do município.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Realização de mutirão de cirurgias eletivas.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1353/ind_-_2025_-_0102-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1353/ind_-_2025_-_0102-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Realize mutirões de Consultas Médicas Especializadas.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1354/ind_-_2025_-_0103-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1354/ind_-_2025_-_0103-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Realize a construção de uma Passarela Ligando o Centro da Cidade ao Bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1339/ind_-_2025_-_0104-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1339/ind_-_2025_-_0104-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Implantação de um equipamento de Ressonância Nuclear Magnética no Hospital Municipal Dr. Celso Martins.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Estrada Dona Leopoldina, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Fabrício de Araujo Sousa (Fabrício Português)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1342/2025_-_ind_-_0109-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1342/2025_-_ind_-_0109-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Instalar uma calha de escoamento de águas de chuva no telhado sobre as barracas do comércio de ambulantes ao que ficam ao lado da rodoviária de Cachoeiras de Macacu, bem como providenciar reparos na instalação elétrica daquele local, pois há muitos fios expostos sobre as referidas barracas.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Gilberto da Silva Azevedo Junior (Junior Azevedo)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1377/ind_-_2025_-_0113-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1377/ind_-_2025_-_0113-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Realizar medidas no sentido de realização de reforma na Escola Municipal Elias Farah, localizada no bairro de São José da Boa Morte,</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1378/ind_-_2025_-_0114-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1378/ind_-_2025_-_0114-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Implementar a disponibilização de uma Ambulância 24h (vinte e quatro horas) durante 7 (sete) dias por semana, com motorista e socorrista no bairro Maraporã, para que atenda toda a região do interior do Município.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1379/ind_-_2025_-_0115-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1379/ind_-_2025_-_0115-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação de uma área de lazer para crianças na Escola Municipal Elias Farah, localizado no bairro de São José da Boa Morte.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Expediente ao executivo intermediar com Secretaria de Obras calçar Rua Pastor Lota, trecho que dá encontro a Rodovia Presidente João Goulart</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1383/ind_-_2025_-_0123-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1383/ind_-_2025_-_0123-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Calçamento nas ruas: Rua Vitória Regia (Antiga Rua 9), Rua Agenor Cipriano Pinto (Antiga Rua 10), Rua Jasmin (Antiga Rua 12), Rua Hortência (Antiga Rua 13), Rua Camélia (Antiga Rua 21), Rua Orquídea (Antiga Rua 22) e Rua Margarida (Antiga Rua 25), em Agro-Brasil.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1384/ind_-_2025_-_0124_-_2025_-_construir_portal_entrada_do_tuim_-_ver_nilton_matozo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1384/ind_-_2025_-_0124_-_2025_-_construir_portal_entrada_do_tuim_-_ver_nilton_matozo.pdf</t>
   </si>
   <si>
     <t>Construção de um portal na entrada do bairro Tuim (Bem-vindos ao Bairro Tuim).</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1385/ind_-_2025_-_0125_-_2025_-_construir_praca_e_playground_e_academia_agro-brasil_-_ver_nilton_matozo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1385/ind_-_2025_-_0125_-_2025_-_construir_praca_e_playground_e_academia_agro-brasil_-_ver_nilton_matozo.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça com Playground e Academia da Terceira Idade em Agro-Brasil.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1386/ind_-_2025_-_0126_-_2025_-_construir_area_de_lazer_playground_e_academia_bonanza_-_ver_nilton_matozo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1386/ind_-_2025_-_0126_-_2025_-_construir_area_de_lazer_playground_e_academia_bonanza_-_ver_nilton_matozo.pdf</t>
   </si>
   <si>
     <t>Construção de uma Área de Lazer com Playground e Academia da Terceira Idade no Bonanza.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1387/ind_-_2025_-_0127-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1387/ind_-_2025_-_0127-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Providências urgentes e necessárias no final da Rua Francisco Pinto, no sentido de encaminhar equipe técnica para construção de muro.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1404/ind_-_2025_-_0131-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1404/ind_-_2025_-_0131-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo para intermediar com a Secretaria de Saúde  viabilidade de ambulância no Posto de Maraporâ</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1405/ind_-_2025_-_0132-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1405/ind_-_2025_-_0132-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo para intermediar com Secretaria de Obras viabilidade para construção de quadra de futebol society no Maraporã</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Expediente ao Executivo para intermediar com Secretaria de Obras viabilidade para pavimentação da Etrada da Areia Branca, trecho Condomìnio Santa Helena até a entrada do Funchal.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Expediente ao Executivo que interceda ao Secretário de Obras para implementar a pavimentação da Estrada da Granda, em Papucaia.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1608/ind_-_2025_-_0147-2025_-_rogerio_de_souza_ramos_-_pavimentacao_estrada_da_granada.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1608/ind_-_2025_-_0147-2025_-_rogerio_de_souza_ramos_-_pavimentacao_estrada_da_granada.pdf</t>
   </si>
   <si>
     <t>Providenciar a implementação de pavimentação em toda a extensão da Estrada da Granada, localizada na Zona Rural de Papucaia.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1422/2025_-_ind_-_0148-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1422/2025_-_ind_-_0148-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo para interceder na Secretaria de Obras para fazer a reforma da ponte que liga os bairros São Francisco de Assis e Parque Veneza</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1423/2025_-_ind_-_0149-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1423/2025_-_ind_-_0149-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo para interceder na Secretaria de Obras para revitalizar a orla da Várzea(reforma, pavimentação e implementação de área de lazer).</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1439/2025_-_ind_-_0153-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1439/2025_-_ind_-_0153-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMÁFOROS NA INTERSEÇÃO DA RODOVIA PRESIDENTE JOÃO GOULART X RODOVIA ESCRITORA MARIA COTAS X RUA JOSÉ CARLOS FARIA X RUA PROF. FERNANDO NUNES.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1438/2025_-_ind_-_0154-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1438/2025_-_ind_-_0154-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMÁFOROS NA INTERSEÇÃO DA RODOVIA PRESIDENTE JOÃO GOULART X RUA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1437/ind_-_2025_-_0155-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1437/ind_-_2025_-_0155-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Implantação de uma CICLOVIA COM FAIXA COMPARTILHADA PARA PEDESTRES na Rodovia Presidente João Goulart, iniciando na altura do cemitério e se estendendo até o Parque da Cidade (APA-CM).</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1451/ind_-_2025_-_0158-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1451/ind_-_2025_-_0158-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo que interceda a Secretaria de Obras revitalizar o Boqueirão no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1452/ind_-_2025_-_0159-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1452/ind_-_2025_-_0159-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo que interceda a Secretaria de Obras construir praça com iluminação, brinquedos e equipamentos de ginasticas para aterceira idade</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1450/ind_-_2025_-_0160-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1450/ind_-_2025_-_0160-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo que interceda a Secretaria de Obras construir uma creche no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Expediente ao Executivo que interceda a Secretaria de Obras para construir quadra de esportes no Boqueirão, Saibreira, no bairro Boa Vista.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1453/2025_-_ind_-_0162-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1453/2025_-_ind_-_0162-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo que interceda aos órgãos competentes contratar Guarda Vidas para plantão nos balnearios, a começar pelo bairro Valério</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1456/ind_-_2025_-_0163_-2025_-_ver_tiago_silva_-_reformar_substituir_aparelhos_ginastica_praca_colonos_papucaia.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1456/ind_-_2025_-_0163_-2025_-_ver_tiago_silva_-_reformar_substituir_aparelhos_ginastica_praca_colonos_papucaia.pdf</t>
   </si>
   <si>
     <t>Expediente ao executivo para que interceda a Secretaria competente a reformar ou substituir os aparellhos de ginática da preça dos colonos em Papucaia</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1457/ind_-_2025_-_0164_-2025_-_ver_tiago_silva_-_construir_praca_papucaia-1.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1457/ind_-_2025_-_0164_-2025_-_ver_tiago_silva_-_construir_praca_papucaia-1.pdf</t>
   </si>
   <si>
     <t>Expediente ao executivo para que interceda a Secretaria competente construir uma praça pública no Papucaia-1, em Papucaia</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1458/2025_-_ind_-_0165-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1458/2025_-_ind_-_0165-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Expediente ao executivo para que interceda a Secretaria competente fazer todo o saneamento básico e pavimentação do Loteamento Marcelo, entre as ruas da Felicidade e Lagoa dos Patos, dentre outras ainda sem nome(Ponto de referencia Condominio Bosque de Papucaia)</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1459/ind_-_2025_-_0166-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1459/ind_-_2025_-_0166-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Expediente ao executivo para que interceda a Secretaria competente disponibilizar poltronas para acompanhantes de internados no hospital municipal</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1460/2025_-_ind_-_0167-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1460/2025_-_ind_-_0167-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Expediente ao executivo para que interceda a Secretaria competente a reformar e ampliar a unidade de saúde em Papucaia (CEP Centro de Especialidades de Papucaia).</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1461/2025_-_ind_-_0168-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1461/2025_-_ind_-_0168-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Expediente ao executivo para que interceda a Secretaria competente a reformar ou construir a ponte da Estrada de Tatuis</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Expediente ao executivo para que interceda a Secretaria competente a construir uma praça pública com academia da terceira idade no Papucaia 2</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1470/ind_-_2025_-_0189-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1470/ind_-_2025_-_0189-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Vistoriar o PARQUINHO que precisa de reparos, sito na Rua Floriano Peixoto, centro, sede do Município.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1471/ind_-_2025_-_0190-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1471/ind_-_2025_-_0190-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Acionar o Secretário Municipal de Obras e Urbanismo, Senhor Luiz Fernando Muzzi de Miranda, encaminhar equipe técnica desta conceituada Secretaria na Rua IDUINO JOSÉ PEREIRA, Bairro Ganguri de Cima, Sede do Município, para levantamento de custos e previsão orçamentária.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1472/ind_-_2025_-_0191_-2025_-_ver_lucas_stutz_-_manilhas_paralelos_ou_recapeamento_asfaltico_rua_waldomiro_bittencourt.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1472/ind_-_2025_-_0191_-2025_-_ver_lucas_stutz_-_manilhas_paralelos_ou_recapeamento_asfaltico_rua_waldomiro_bittencourt.pdf</t>
   </si>
   <si>
     <t>Encaminhar equipe técnica na Rua Waldomiro Bittencourt, Bairro Ganguri de Cima, Sede do Município, para levantamento de custos e previsão orçamentária.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1473/2025_-_ind_-_0192-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1473/2025_-_ind_-_0192-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada uma mudança no fluxo de trânsito no bairro Valério, sendo direcionado as saídas de veículos dos bairros pela Avenida Castelo Branco, sentido bairro Rasgo, nos fins de semana.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1474/ind_-_2025_-_0193-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1474/ind_-_2025_-_0193-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Institui o Concurso Público Interno para ACE e ACS em suas respectivas funções e dá outras providências.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1475/ind_-_2025_-_0196-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1475/ind_-_2025_-_0196-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Para que sejam tomadas as providências necessárias para REFORMA DO CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS).</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1476/ind_-_2025_-_0197-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1476/ind_-_2025_-_0197-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Para que sejam tomadas as providências necessárias para a AMPLIAÇÃO DA SALA DE SERVIÇO DE FISIOTERAPIA NA UNIDADE BÁSICA DE SAÚDE DE JAPUÍBA.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Hugo Guida de Miranda (Hugo Miranda)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1477/2025_-_ind_-_0198-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1477/2025_-_ind_-_0198-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Seja feito um levantamento a respeito das manilhas de água e esgoto da Rua Orlando Alves da Silva, localizada na Ribeira.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1478/2025_-_ind_-_0199-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1478/2025_-_ind_-_0199-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Realize a manutenção dos Refletores e do alambrado do campo no Bairro Coletivo, Ribeira.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1479/2025_-_ind_-_0200-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1479/2025_-_ind_-_0200-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Seja feito um levantamento e se necessário intervenção no muro de contenção e do paralelo da Travessa Jossefa Ferreira, Ganguri de Cima.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1480/ind_-_2025_-_0201-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1480/ind_-_2025_-_0201-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Seja realizado um levantamento a respeito da situação da Ponte das 03 Manilhas, localizada na Estrada da Areia Branca.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1481/ind_-_2025_-_0202-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1481/ind_-_2025_-_0202-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Seja feito um levantamento com intenção de reestruturação do ponto de ônibus (lado que vem para o centro da cidade) no bairro do Valério.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1482/ind_-_2025_-_0203-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1482/ind_-_2025_-_0203-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Seja feito um levantamento sobre a ponte que liga o Campo do Prado ao Tuim, ponte essa vulgarmente conhecido como a antiga ponte de balanço.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1483/ind_-_2025_-_0204-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1483/ind_-_2025_-_0204-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Seja realizada a pavimentação da Rua Vergensino Anselmé, localizada no bairro Parque Veneza.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1484/ind_-_2025_-_0207-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1484/ind_-_2025_-_0207-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Implementar os programas de segurança para este Município, tais como PROES e SEGURANÇA PRESENTE, para que atenda toda a população do Município.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1485/2025_-_ind_-_0208-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1485/2025_-_ind_-_0208-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Encaminhar expediente ao Exmo. Deputado Federal Júlio Luiz Baptista Lopes (Gabinete 428 - Anexo IV - Câmara dos Deputados) solicitando a destinação de uma EMENDA PARLAMENTAR NO VALOR DE R$ 5.000.000,00 (CINCO MILHÕES DE REAIS) para a CONSTRUÇÃO DE UM ESPAÇO ANEXO AO HOSPITAL MUNICIPAL DR. CELSO MARTINS PARA IMPLANTAÇÃO DE UM CENTRO DE TERAPIA INTENSIVA (CTI).</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1486/ind_-_2025_-_0209-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1486/ind_-_2025_-_0209-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEMÁFOROS NO TREVO RODOVIÁRIO DA INTERSEÇÃO DA RUA MANOEL ANTÔNIO DA SILVA X RODOVIA PRESIDENTE JOÃO GOULART X ESTRADA DONA LEOPOLDINA.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1490/ind_-_2025_-_0226-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1490/ind_-_2025_-_0226-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo para interceder junto ao Governo do Estado implantar unidade CEJA(CECIERJE) em Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1491/ind_-_2025_-_0227-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1491/ind_-_2025_-_0227-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo para interceder junto ao Governo do Estado implantar um Polo CECIERJE em Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1493/ind_-_2025_-_0228-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1493/ind_-_2025_-_0228-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Expediente ao Executivo para interceder à Secretaria de Educação, instalar laboratório de iniciação científica nas escolas municipais em Cachoeiras, Japuíba e Papucaia</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Revitalização da Praça da Rodoviária de Papucaia, localizada na Avenida Senador Doutel de Andrade (Em frente ao CEIM Professora Lourdes Pettine da Silva) Papucaia._x000D_
 A revitalização deverá contemplar com:_x000D_
 - Construção de um Campo de Grama Sintética com fechamento em volta. (O campo de grama sintética está cada vez mais comum em áreas de lazer de Bairros do Município, como nas demais localidades Japuíba, Parque Veneza, Rasgo, Valério)_x000D_
 - Instalação de Parque Infantil._x000D_
 - Instalação de Academia da Terceira Idade._x000D_
 - Instalação de Mesas de concreto com tabuleiros de jogos. _x000D_
 - Instalação de bancos e lixeiras para proporcionar conforto aos usuários da praça durante as horas de lazer._x000D_
 - Poda das árvores existentes e que seja realizado um projeto paisagístico._x000D_
 - Melhoria no passeio público no entorno da praça.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1488/ind_-_2025_-_0232-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1488/ind_-_2025_-_0232-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Aquisição de um reboque para a Guarda Municipal.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1496/ind_-_2025_-_0237-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1496/ind_-_2025_-_0237-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Continuidade da pavimentação, iluminação, calçada e rede de esgoto e água na Av. Maraporã.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1495/ind_-_2025_-_0238-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1495/ind_-_2025_-_0238-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Reforma do guarda-corpo, parquinho e das mesas (xadrez e dama) com seus respectivos bancos na praça Maraporã.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1498/ind_-_2025_-_0239-2025_-_hugo_guida_de_miranda_-_retirada.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1498/ind_-_2025_-_0239-2025_-_hugo_guida_de_miranda_-_retirada.pdf</t>
   </si>
   <si>
     <t>Realizar com URGÊNCIA a restruturação das pontes localizadas nas ruas Bela Vista; Rua Albertina F. de Almeida; Rua Otacilio, todas no Bairro de Maraporã.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1497/ind_-_2025_-_0240-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1497/ind_-_2025_-_0240-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Pavimentação com iluminação e rede de água e esgoto nas ruas: Otacilio; Doralice; e dar continuidade ao calçamento já existente na rua Estelita, todas localizados no Bairro de Maraporã.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Edgar Rosa da Silva (Professor Edgar)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1500/2025_-_ind_-_0241-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1500/2025_-_ind_-_0241-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Proceder à construção de uma nova ponte que ligue os Bairros Parque Veneza e São Francisco de Assis, de modo a permitir a passagem tanto de pedestres, quanto de veículos.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1501/2025_-_ind_-_0242-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1501/2025_-_ind_-_0242-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Promover junto às Secretarias Competentes a instituição e viabilização da realização da referida feira, garantindo a organização, infraestrutura e logística necessárias para que os produtores rurais locais possam expor e comercializar seus produtos semanalmente, sem ônus para eles.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_-_2025_-_0245_-_2025_-_retirar_fios_em_desuso_dos_postes_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_-_2025_-_0245_-_2025_-_retirar_fios_em_desuso_dos_postes_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE AO EXECUTIVO PARA INTERCEDER AO PGM EM AGENDAR REUNIÃO COM EMPRESAS UTILIZADORAS DE FIAÇÃO EM POSTES PARA RETIRAREM FIOS EM DESUSO</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_-_2025_-_0246_-_2025_-_empresa_laudos_adic_insalub_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_-_2025_-_0246_-_2025_-_empresa_laudos_adic_insalub_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE PARA SECRETARIO DE SAÚDE CONTRATAR EMPRESA QUE EMITA LAUDO DE ADICIONAL DE INSALUBRIDADE PARA OS PROFISSIONAIS FARMACÊUTICOS E AUXILIARES DE FARMÁCIA</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_-_2025_-_0248_-_2025_-_reforma_praca_ribeira_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_-_2025_-_0248_-_2025_-_reforma_praca_ribeira_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE AO EXECUTIVO REFORMAR E REVITALIZAR PRAÇA DA RIBEIRA, RUA PE. ANTONIO DA COSTA CARVALHO</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_-_2025_-_0254_-2025_-_ver_nilton_matozo_instalar_playground_e_academia_coletivo_incra_ribeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_-_2025_-_0254_-2025_-_ver_nilton_matozo_instalar_playground_e_academia_coletivo_incra_ribeira.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM PLAYGROUND E ACADEMIA DA TERCEIRA IDADE NO COLETIVO DO INCRA, RIBEIRA.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Marcos Vinícius Ferreira Romero (Vinicius Romero)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1520/2025_-_ind_-_0255-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1520/2025_-_ind_-_0255-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Construir uma Escola de Educação Infantil onde atualmente funciona a Subprefeitura de Papucaia.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1516/2025_-_ind_-_0256-2025_-_marcos_vinicius_ferreira_romero_-_retirada_por_duplicidade.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1516/2025_-_ind_-_0256-2025_-_marcos_vinicius_ferreira_romero_-_retirada_por_duplicidade.pdf</t>
   </si>
   <si>
     <t>Construir uma ponte no bairro Granada.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1517/2025_-_ind_-_0257-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1517/2025_-_ind_-_0257-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Construir uma escola de Ensino Fundamental Integral atrás do CIEP Dr. Brochado da Rocha.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1518/ind_-_2025_-_0258-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1518/ind_-_2025_-_0258-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Construir uma ponte unindo a Ilha do Vecchi ao Vecchi.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1519/ind_-_2025_-_0259-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1519/ind_-_2025_-_0259-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação da Escola São José da Boa Morte.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Vilmar Pereira da Silva (Lolô Eletricista)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1525/2025_-_ind_-_0275-2025_-_vilmar_pereira_da_silva_-_retirada_por_duplicidade.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1525/2025_-_ind_-_0275-2025_-_vilmar_pereira_da_silva_-_retirada_por_duplicidade.pdf</t>
   </si>
   <si>
     <t>Providenciar a instalação de um sistema de escoamento pluvial, incluindo manilhamento e drenagem, na Rua Orlando Alves, localizada no Bairro Parque Ribeira, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1526/2025_-_ind_-_0276-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1526/2025_-_ind_-_0276-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Construir uma ponte que estabeleça ligação entre a Rua Alberto Monteiro Barbosa, localizada no Bairro Parque Veneza com a Rua Felipe Pereira Sodré, localizada no Bairro Boa Vista, em Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1527/ind_-_2025_-_0277-2025_-_vilmar_pereira_da_silva_1.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1527/ind_-_2025_-_0277-2025_-_vilmar_pereira_da_silva_1.pdf</t>
   </si>
   <si>
     <t>Providenciar a reforma da Capela de São Cristóvão situada no Km 60 da RJ-116, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1528/ind_-_2025_-_0278-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1528/ind_-_2025_-_0278-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Aparelhos de Ginástica para a Terceira Idade na Rod. Pres. João Goulart localizada no Bairro Taboado, em Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1530/2025_-_ind_-_0281-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1530/2025_-_ind_-_0281-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>COBERTURA E SALAS PARA IMPRENSA POR CIMA DA ARQUIBANCADA DO ESTÁDIO MUNICIPAL IZALTINO CARNEIRO RIBEIRO.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1532/ind_-_2025_-_0286-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1532/ind_-_2025_-_0286-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Providenciar novos poços de captação de água nas localidades de São José da Boa Morte e Bonanza - RJ.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1534/ind_-_2025_-_0287-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1534/ind_-_2025_-_0287-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Providenciar o término da obra da Escola Estadual Municipalizada Quizanga, que ficou faltando alguns ajustes que seguem abaixo:_x000D_
 _x000D_
 - Acabamento das portas e janelas da cozinha;_x000D_
 - Colocar uma porta na cozinha;_x000D_
 - Conclusão do mastro; _x000D_
 - Finalização na horta; _x000D_
 - Vazamento de água do telhado em que dias de chuva inunda o almoxarifado e refeitório;_x000D_
 - Colocar as prateleiras;_x000D_
 - Desenhos do Marcelo;_x000D_
 - Trocas das janelas enferrujadas nas salas; _x000D_
 - Verificação da fiação de luz da escola; _x000D_
 - Higienização dos forros;_x000D_
 - Troca dos quadros brancos de escrever;_x000D_
 - Parquinho para as crianças.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1546/ind_-_2025_-_0295-2025_-_edivaldo_pereira_de_souza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1546/ind_-_2025_-_0295-2025_-_edivaldo_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>Providenciar o calçamento para Estrada Dona Romana, que liga a Boa Vista a Estrada da Pedreira e as Rua Sebastião Melo, Rua Juvenal Alves Freire Filho e Rua João Tardem, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Ailton Telles Machado (Ailton Machado)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1547/ind_-_2025_-_0297-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1547/ind_-_2025_-_0297-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Providenciar o término da galeria da Rua João Cardoso Filho até a Rua Antônio José de Lima, em Japuíba, Cachoeiras de Macacu/RJ</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1548/ind_-_2025_-_0298-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1548/ind_-_2025_-_0298-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Providenciar a ampliação do Jardim de Infância Tia Anastácia (aproveitando o terreno ao lado), em Japuíba, Cachoeiras de Macacu/RJ</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1549/ind_-_2025_-_0299-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1549/ind_-_2025_-_0299-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Providenciar a Reforma e Climatização da Escola Bertholdo Duarte na Serra, em Japuíba, Cachoeiras de Macacu/RJ.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1592/ind_-_2025_-_0300-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1592/ind_-_2025_-_0300-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Providenciar a aquisição de Equipamento de Roçadeira para roçar estradas vicinais, principalmente na Zona Rural, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1550/ind_-_2025_-_0303-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1550/ind_-_2025_-_0303-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Providenciar a contratação de um funcionário da localidade de São José da Boa Morte a fim de realizar manutenções periódicas nas comportas do Rio Guapiaçu e Rio Macacu em Marubaí.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1557/ind_-_2025_-_0307-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1557/ind_-_2025_-_0307-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Instituir o uso exclusivo do espaço atualmente destinado à carga e descarga, localizado em frente à agência dos Correios, para operações de carga e descarga da própria agência, em dias úteis, das 08:00 às 18:00.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1558/ind_-_2025_-_0308-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1558/ind_-_2025_-_0308-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Revitalização da quadra de grama sintética do Estádio Municipal e do anexo com aparelhos de ginástica, mediante substituição dos equipamentos por novos, visando atender especialmente à população da terceira idade.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1556/ind_-_2025_-_0310-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1556/ind_-_2025_-_0310-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Revitalização e reforço estrutural total da quadra esportiva localizada no Bairro Boca do Mato, com melhorias na infraestrutura, segurança e acessibilidade, visando à promoção de atividades esportivas e à integração da comunidade.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1560/ind_-_2025_-_0311-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1560/ind_-_2025_-_0311-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Construção de uma Pista de Skate no interior do Parque da Cidade, com o objetivo de fomentar a prática esportiva, incentivar a cultura do skate e promover a integração social, especialmente entre os jovens.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1561/ind_-_2025_-_0312-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1561/ind_-_2025_-_0312-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Construção de uma Quadra Poliesportiva no interior do Parque da Cidade, destinada a incentivar a prática de atividades esportivas, promover a convivência social e a melhoria da qualidade de vida da população.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1562/ind_-_2025_-_0313-2025_-_edgar_rosa_da_silva_-_construcao_orla_parque_veneza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1562/ind_-_2025_-_0313-2025_-_edgar_rosa_da_silva_-_construcao_orla_parque_veneza.pdf</t>
   </si>
   <si>
     <t>Construção de uma orla no bairro Parque Veneza, às margens do Rio Macacu, com o objetivo de promover a melhoria urbana do local, oferecendo segurança, conforto e uma área de convivência para a comunidade.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1563/ind_-_2025_-_0314-2025_-_edgar_rosa_da_silva_-_revitalizacao_praca_parque_veneza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1563/ind_-_2025_-_0314-2025_-_edgar_rosa_da_silva_-_revitalizacao_praca_parque_veneza.pdf</t>
   </si>
   <si>
     <t>Revitalização total da praça localizada no Bairro Parque Veneza, com intervenções que visem a melhoria da infraestrutura, segurança, conforto e a ampliação das áreas de convivência e lazer para a comunidade.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1555/ind_-_2025_-_0317-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1555/ind_-_2025_-_0317-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Adquirir uma Bomba de Água para a comunidade do Guararapes, em Papucaia.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1564/ind_-_2025_-_0321-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1564/ind_-_2025_-_0321-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Reativação da rede de água potável proveniente do Bairro Santa fé, com destino ao bairro Boa Vista, com intuito de sanar a deficiência de fornecimento no bairro referido.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1565/ind_-_2025_-_0322-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1565/ind_-_2025_-_0322-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação Estrada São Joaquim no bairro Valério.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Vilmar Pereira da Silva (Lolô Eletricista), Demilson Antônio R. Monteiro (Demilson Monteiro), Edivaldo Pereira de Souza (Dudu do Povão), Fabrício de Araujo Sousa (Fabrício Português), Gilberto da Silva Azevedo Junior (Junior Azevedo), Nilton Matozo Viana (Dunga), Rogério de Souza Ramos (Rogério Motos), Tiago da Silva Teixeira (Tiago do Gás)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1568/ind_-_2025_-_0325-2025_-_vilmar_-_demilson_-_edivaldo_-_fabricio_-_gilberto_-_nilton_-_rogerio_-_tiago.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1568/ind_-_2025_-_0325-2025_-_vilmar_-_demilson_-_edivaldo_-_fabricio_-_gilberto_-_nilton_-_rogerio_-_tiago.pdf</t>
   </si>
   <si>
     <t>Providenciar a instalação e construção de portais igual ao construído na entrada da cidade em frente ao Fórum para delimitar as divisas do Município, tais como em Agro Brasil na divisa do Município de Itaboraí, no Alto da Serra de Cachoeiras na divisa com o Município de Nova Friburgo e na Rodovia RJ 122 na divisa com o Município de Guapimirim.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1566/ind_-_2025_-_0326-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1566/ind_-_2025_-_0326-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Implantação de Sistema de Distribuição de Água no Bairro Marubaí.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1567/ind_-_2025_-_0327-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1567/ind_-_2025_-_0327-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Instalação de uma nova Caixa D'Água e Bomba com capacidade para 10.000 litros na comunidade Moro do Carrapato, localizada no Guapiaçu, neste Município.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1569/ind_-_2025_-_0328-2025_-_hugo_guida_de_miranda_-_retirada.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1569/ind_-_2025_-_0328-2025_-_hugo_guida_de_miranda_-_retirada.pdf</t>
   </si>
   <si>
     <t>Seja realizada uma nova captação de água em São José da Boa Morte e Bonanza.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1570/ind_-_2025_-_0332_-_2025_-_placa_sinalizacao_escolar_e_faixa_de_pedestre_centro_educacional_gomes_queiroz_-_ver_rogerio_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1570/ind_-_2025_-_0332_-_2025_-_placa_sinalizacao_escolar_e_faixa_de_pedestre_centro_educacional_gomes_queiroz_-_ver_rogerio_ramos.pdf</t>
   </si>
   <si>
     <t>Providenciar a colocação de placa sinalização escolar e faixa de pedestre, em frente ao Centro Educacional Gomes Queiroz (antiga escola Sonho Mel), na Rua Osvaldir Vicente Siqueira, nº 585, Papucaia, Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1572/ind_-_2025_-_0333-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1572/ind_-_2025_-_0333-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE BASE DA GUARDA CIVIL MUNICIPAL EM VIGILÂNCIA 24 HORAS NA PRAÇA DOS COLONOS EM PAPUCAIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1593/ind_-_2025_-_0334-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1593/ind_-_2025_-_0334-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Remover do Rio Macacu, os escombros da antiga ponte que ligava o Centro de Japuíba a localidade Tieta, Japuíba, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1580/ind_-_2025_-_0335-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1580/ind_-_2025_-_0335-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao Governo do Estado do Rio de Janeiro, no sentido de dar continuidade ao asfaltamento da RJ 126 (Estrada Serra do Bertholdo), Japuíba, Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1579/ind_-_2025_-_0336-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1579/ind_-_2025_-_0336-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Interceder junto a AME CM - Autarquia Municipal de Água e Esgoto de Cachoeiras de Macacu, no sentido de instalar aparelhos de ar condicionado, nas capelas mortuárias em nosso município.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1576/ind_-_2025_-_0339-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1576/ind_-_2025_-_0339-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Construir uma praça com academia de terceira idade na localidade de São José da Boa Morte no km 17.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1575/ind_-_2025_-_0340-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1575/ind_-_2025_-_0340-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Construir uma praça com academia de terceira idade na localidade de BONANZA SÃO JOSÉ DA BOA MORTE.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1577/ind_-_2025_-_0342-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1577/ind_-_2025_-_0342-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Que seja implantado dentro do Hospital Municipal Celso Martins deste município, os Serviços de Registro de Nascimento e Óbito.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1574/ind_-_2025_-_0343_-_2025_-_instalar_bebedouro_coletivo_ginasio_expedito_pereira_-_ver_rogerio_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1574/ind_-_2025_-_0343_-_2025_-_instalar_bebedouro_coletivo_ginasio_expedito_pereira_-_ver_rogerio_ramos.pdf</t>
   </si>
   <si>
     <t>Instalação de um Bebedouro para uso coletivo no Ginásio Poliesportivo Expedito Pereira, localizado no bairro Papucaia, neste Município.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1594/ind_-_2025_-_0344-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1594/ind_-_2025_-_0344-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Contratação de um psicólogo a fim de tratar e acompanhar a saúde mental e emocional dos colaboradores do Hospital Municipal Dr. Celso Martins.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1581/ind_-_2025_-_0369-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1581/ind_-_2025_-_0369-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Reforma do Parque Infantil da Praça dos Colonos, no bairro de Papucaia, neste município.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Sejam tomadas as providências necessárias para a Reforma, Aquisição de Mobiliário e Construção de uma cobertura para a quadra da Escola Estadual Municipalizada Sete de Setembro.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1609/ind_-_2025_-_0375-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1609/ind_-_2025_-_0375-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza e reforma da trilha e das pontes da antiga linha férrea, o trecho compreendido entre o Alto da Serra de Oliveira e Boca do Mato.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1613/ind_-_2025_-_0376-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1613/ind_-_2025_-_0376-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Instalação de um guarda corpo na Avenida Naby Califfa, trecho de ligação entre os bairros São Francisco de Assis e Boa Vista.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1612/ind_-_2025_-_0377-2025_-_marcos_vinicius_ferreira_romero_-_retirada.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1612/ind_-_2025_-_0377-2025_-_marcos_vinicius_ferreira_romero_-_retirada.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que: "Altera a Tabela de Referências e Salários, anexa a Lei 1.033 de 27 de março de 1996 e a Lei nº 2.588 de 09 de novembro de 2023."</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1611/ind_-_2025_-_0378-2025_-_marcos_vinicius_ferreira_romero_-_retirada.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1611/ind_-_2025_-_0378-2025_-_marcos_vinicius_ferreira_romero_-_retirada.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Pereira Faustino, no trecho entre a Rua Professor Antônio Trajano e Rua Comandante Ari Parreiras.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1610/ind_-_2025_-_0379-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1610/ind_-_2025_-_0379-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Ampliação do ESF do bairro Quizanga, com a criação de uma sala odontológica.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1582/2025_-_ind_-_0380-2025_-_retirada_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1582/2025_-_ind_-_0380-2025_-_retirada_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Encaminha Anteprojeto de Lei que "DISPÕE SOBRE A EQUIPARAÇÃO SALARIAL PARA O ADMINISTRATIVO DOS FUNCIONÁRIOS DA PREFEITURA DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1583/ind_-_2025_-_0381-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1583/ind_-_2025_-_0381-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Encaminha Anteprojeto de Lei que "DISPÕE SOBRE O AUMENTO SALARIAL PARA O ADMINISTRATIVO E O PESSOAL DE APOIO DAS ESCOLAS MUNICIPAIS DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1591/ind_-_2025_-_0388-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1591/ind_-_2025_-_0388-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Encaminha Anteprojeto de Lei que "Altera a Tabela de Referências e Salários, anexa a lei 1.033 de 27 de março de 1996 e a lei nº 2.588 de 09 de novembro de 2023."</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1587/ind_-_2025_-_0389-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1587/ind_-_2025_-_0389-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Continuar a pavimentação da Avenida Castelo Branco no trecho que liga o Bairro Rasgo ao Bairro Valério.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1597/ind_-_2025_-_0392-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1597/ind_-_2025_-_0392-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação de um ponto de ônibus na Rodovia RJ 116, entre o Km 31 e Km 32, em Taboado, Cachoeiras de Macacu, próximo ao condomínio Parque das Águas.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1596/ind_-_2025_-_0393-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1596/ind_-_2025_-_0393-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Providenciar a pavimentação na Estrada Caminho da Mata, localizada no bairro Boca do Mato, especificamente na subida das Sete Quedas, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1660/2025_-_ind_-_0429-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1660/2025_-_ind_-_0429-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Intervir junto ao Secretário Municipal de Educação para que possa providenciar a criação da função de monitor para o transporte escolar no Município.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1614/2025_-_ind_-_0410-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1614/2025_-_ind_-_0410-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Encaminhar equipe desta conceituada Secretaria para fazer uma vistoria nas Ruas do Bairro Santo Antônio a saber: Rua Santo Antônio, Rua Nilo Peçanha e Rua Dona Amélia.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1615/ind_-_2025_-_0411_-_2025_-_ante_projeto_lei_bolsa_atleta_macacu_-_ver_vilmar_pereira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1615/ind_-_2025_-_0411_-_2025_-_ante_projeto_lei_bolsa_atleta_macacu_-_ver_vilmar_pereira.pdf</t>
   </si>
   <si>
     <t>Ante Projeto de Lei que DISPÕE SOBRE A CRIAÇÃO DE UM PROGRAMA BOLSA ATLETA NO MUNICÍPIO DE CACHOEIRAS DE MACACU/ RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1621/ind_-_2025_-_0412-2025_-_marcos_vinicius_ferreira_romero_-_contrucao_distrito_industrial.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1621/ind_-_2025_-_0412-2025_-_marcos_vinicius_ferreira_romero_-_contrucao_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>PARA QUE SE REALIZE UM ESTUDO DE VIABILIDADE PARA A CONSTRUÇÃO DE UM DISTRITO INDUSTRIAL NO ÂMBITOA DO MUNICÍPIO DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1620/ind_-_2025_-_0413-2025_-_marcos_vinicius_ferreira_romero_-_implantar_banco_de_sangue.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1620/ind_-_2025_-_0413-2025_-_marcos_vinicius_ferreira_romero_-_implantar_banco_de_sangue.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM BANCO DE SANGUE NO MUNICÍPIO DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>PARA QUE SEJA REALIZADO ESTUDO DE VIABILIDADE TÉCNICA E ORÇAMENTÁRIA PARA A REFORMA DA SUBPREFEITURA EM JAPUÍBA.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1618/ind_-_2025_-_0415-2025_-_alexandre_ferreira_da_fonseca_-_guarda_corpo_rua_da_mangueira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1618/ind_-_2025_-_0415-2025_-_alexandre_ferreira_da_fonseca_-_guarda_corpo_rua_da_mangueira.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA REALIZADA A CONSTRUÇÃO DE GUARDA CORPO NA AVENIDA BOQUEIRÃO, O TRECHO COMPREENDIDO ENTRE A ESQUINA DA RUA MANGUEIRA E A RUA L.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1617/ind_-_2025_-_0416-2025_-_alexandre_ferreira_da_fonseca_-_aparato_de_captura_de_animais.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1617/ind_-_2025_-_0416-2025_-_alexandre_ferreira_da_fonseca_-_aparato_de_captura_de_animais.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA REALIZADA A AQUISIÇÃO DE APARATO PARA CAPTURA DE ANIMAIS SILVESTRES JUNTO A GCM.,</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1616/ind_-_2025_-_0417-2025_-_alexandre_ferreira_da_fonseca_-_anteprojeto_centro_de_triagem_de_animais.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1616/ind_-_2025_-_0417-2025_-_alexandre_ferreira_da_fonseca_-_anteprojeto_centro_de_triagem_de_animais.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE CRIA O CENTRO DE TRIAGEM DE ANIMAIS SILVESTRES DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1625/ind_-_2025_-_0426-2025_-_fabricio_de_araujo_sousa_-_reforma_orla_varzea.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1625/ind_-_2025_-_0426-2025_-_fabricio_de_araujo_sousa_-_reforma_orla_varzea.pdf</t>
   </si>
   <si>
     <t>Seja feito reforma com recuperação, pintura e iluminação dos postinhos na orla da Várzea na rua treze de maio.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1627/ind_-_2025_-_0427-2025_-_fabricio_de_araujo_sousa_-_recuperacao_de_iluminacao_publica_bairro_sao_francisco.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1627/ind_-_2025_-_0427-2025_-_fabricio_de_araujo_sousa_-_recuperacao_de_iluminacao_publica_bairro_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Seja feito a recuperação da iluminação púbica na ponte do bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1626/ind_-_2025_-_0428-2025_-_fabricio_de_araujo_sousa_-_contato_agendamento_paciente.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1626/ind_-_2025_-_0428-2025_-_fabricio_de_araujo_sousa_-_contato_agendamento_paciente.pdf</t>
   </si>
   <si>
     <t>Seja providenciado um meio de comunicação para que os pacientes e usuários do transporte utilizem para contatos, seja para agendamentos, informações e dúvidas.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1628/2025_-_ind_-_0429-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1628/2025_-_ind_-_0429-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Providenciar a criação da função de monitor para o transporte escolar no Município.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1646/2025_-_ind_-_0436-2025_-_edivaldo_pereira_de_souza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1646/2025_-_ind_-_0436-2025_-_edivaldo_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>Providenciar a manutenção, reforma e ampliação das pontes localizadas na Estrada da Pedreira até localidade do Faraó.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1634/2025_-_ind_-_0443-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1634/2025_-_ind_-_0443-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Realizar a reforma da escada que liga a Rua Nove com a Rua Pastor Lota, ambas localizadas no Bairro Tuim.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1635/2025_-_ind_-_0444-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1635/2025_-_ind_-_0444-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Realizar a reforma do guarda-corpo da ponte localizada na Rua Manoel Diz Martinez - Centro.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1637/ind_-_2025_-_0445-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1637/ind_-_2025_-_0445-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Dar continuidade na pavimentação da Avenida Aristides Antônio Falcão, localizada no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1643/2025_-_ind_-_0453-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1643/2025_-_ind_-_0453-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Fazer a pavimentação asfáltica na rua que liga o Bairro de São José à Bonanza.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>Gilberto da Silva Azevedo Junior (Junior Azevedo), Rogério de Souza Ramos (Rogério Motos)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1649/2025_-_ind_-_0454-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1649/2025_-_ind_-_0454-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Fazer uma área de recreação com brinquedos para as crianças da Escola Municipal Amazonas de Marubaí.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1645/2025_-_ind_-_0456-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1645/2025_-_ind_-_0456-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Implantação dentro das possibilidades da municipalidade, de uma Unidade do Instituto Federal Fluminense (IFF) ou Instituto Federal do Rio de Janeiro (IFRJ) observando a urgência dessa solicitação.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1644/2025_-_ind_-_0457-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1644/2025_-_ind_-_0457-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Para que seja criada a "Casa de Passagem, acolhimento e terapia Ocupacional" para moradores de rua e usuários de drogas e dependentes químicos.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1648/2025_-_ind_-_0460-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1648/2025_-_ind_-_0460-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de uma quadra de basquete 3x3 no Parque da Cidade.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1655/2025_-_ind_-_0477-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1655/2025_-_ind_-_0477-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça pública no bairro Morro Setenta (km 70), em local adequado que atenda à demanda da comunidade local, com estrutura de lazer, bancos, iluminação, área arborizada, brinquedos infantis e espaço para atividade físicas e eventos culturais.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1653/ind_-_2025_-_0480_-_2025_-_pavimentar_rua_genesio_pinto_-_ribeira_-_ver_rogerio_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1653/ind_-_2025_-_0480_-_2025_-_pavimentar_rua_genesio_pinto_-_ribeira_-_ver_rogerio_ramos.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Genésio da Rocha Pinto, localizada no bairro Ribeira (Trecho atrás da Escola Estadual Maria Veralba Ferraz), neste Município.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1652/ind_-_2025_-_0481-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1652/ind_-_2025_-_0481-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza dos Rios Soarinho e Coqueiral, em Papucaia, neste Município.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1651/ind_-_2025_-_0482-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1651/ind_-_2025_-_0482-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça Pública e Área de Lazer no Bairro 70, neste Município.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1650/ind_-_2025_-_0483-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1650/ind_-_2025_-_0483-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Implantação de Projeto Social no Campo de Futebol do Bairro 70, às margens da RJ116, neste Município.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1669/2025_-_ind_-_0496-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1669/2025_-_ind_-_0496-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO/ COLOCAÇÃO DE QUEBRA-MOLS NA AV. PAULO FRANCISCO TORRES, LOCALIZADA NO BAIRRO DE PAPUCAIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1678/ind_-_2025_-_0504-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1678/ind_-_2025_-_0504-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que "Fica criado o Centro Universitário de Cachoeiras de Macacu e dá outras providências".</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1705/ind_-_2025_-_0520-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1705/ind_-_2025_-_0520-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Dar continuidade na pavimentação com saneamento básico da Estrada São José, localizada em São José da Boa Morte.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1706/ind_-_2025_-_0521_-_2025_-_hugo_guida_-_pavimentacao_com_saneamento_ruas_13_15_-_castalia.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1706/ind_-_2025_-_0521_-_2025_-_hugo_guida_-_pavimentacao_com_saneamento_ruas_13_15_-_castalia.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação com saneamento básico da rua 13 e da Rua 15, ambas localizadas na Castália.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1699/ind_-_2025_-_0525-2025_-_rogerio_de_souza_ramos_-_ciclovia_rj116_papucaia_e_ribeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1699/ind_-_2025_-_0525-2025_-_rogerio_de_souza_ramos_-_ciclovia_rj116_papucaia_e_ribeira.pdf</t>
   </si>
   <si>
     <t>Implante pontos de iluminação pública por toda extensão da ciclovia, no trecho que compreende o bairro de Papucaia, ao bairro da Ribeira, na RJ 116, neste Município.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1707/ind_-_2025_-_0529-2025_-_hugo_guida_de_miranda_-_retirada.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1707/ind_-_2025_-_0529-2025_-_hugo_guida_de_miranda_-_retirada.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de Lei que "CRIA A MEDALHA DE MÉRITO CULTURAL JOÃO PASCHOAL GUIDA, DESTINASA A HOMENAGEAR OS FAZEDORES DE CULTURA DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1712/2025_-_ind_-_0530-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1712/2025_-_ind_-_0530-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Providenciar a compra de uma roçadeira articulada para trator.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1710/ind_-_2025_-_0531-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1710/ind_-_2025_-_0531-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Para que coloque iluminação pública em alguns postes que fica localizado no km 17, RJ 122.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1711/ind_-_2025_-_0532-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1711/ind_-_2025_-_0532-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de Lei que "INSTITUI O FUNDO MUNICIPAL DE APOIO E SOCORRO ÀS PESSOAS ATINGIDAS POR ENCHENTES E DESLIZAMENTOS NO MUNICÍPIO DE CACHOEIRAS DE MACACU, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1713/2025_-_ind_-_0533-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1713/2025_-_ind_-_0533-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de pontos de ônibus no bairro do Taboado, na altura do KM 31, visando melhorar o atendimento ao público que usa tais locais aguardando o coletivo.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1723/2025_-_ind_-_0534-2025_-_edivaldo_pereira_de_souza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1723/2025_-_ind_-_0534-2025_-_edivaldo_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>Providenciar que seja implantado no portal do município, monumentos representando nossa produção agrícola, visando destacar que somo um dos maiores produtores rurais do Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1722/ind_-_2025_-_0535-2025_-_edivaldo_pereira_de_souza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1722/ind_-_2025_-_0535-2025_-_edivaldo_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>Providenciar reforma de todos os pontos de ônibus do município e criando cobertura para melhor atender na exposição ao sol e chuva os usuários.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1721/2025_-_ind_-_0536-2025_-_edivaldo_pereira_de_souza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1721/2025_-_ind_-_0536-2025_-_edivaldo_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>Para que seja criado no município o passeio turístico através de veículos caracterizados e licenciados por Lei Municipal.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1720/ind_-_2025_-_0541-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1720/ind_-_2025_-_0541-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que: "AUTORIZA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO EM SALAS DE AULA NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL, GARANTINDO O ACESSO ONLINE DOS PAIS OU RESPONSÁVEIS LEGAIS ÀS IMAGENS DAS AULAS MINISTRADAS AOS SEUS FILHOS."</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1716/ind_-_2025_-_0542-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1716/ind_-_2025_-_0542-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Realizar a reforma, ampliação e climatização da Escola Municipal Lucy Campelo da Fonseca, localizada no bairro Boa Vista.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que: "Dispõe sobre a criação de auxílio emergencial para produtores rurais cadastrados na Secretaria Municipal de Agricultura, em caso de catástrofes que inviabilizem sua produção, e dá outras providências."</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1718/2025_-_ind_-_0544-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1718/2025_-_ind_-_0544-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Viabilização de implantação de intérprete de LIBRA (Língua Brasileira de Sinais) para todos os eventos públicos oficiais da Prefeitura.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1717/ind_-_2025_-_0545_-_2025_-_ver_marcos_vinicius_-_estudo_construir_praca_agro-brasil.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1717/ind_-_2025_-_0545_-_2025_-_ver_marcos_vinicius_-_estudo_construir_praca_agro-brasil.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de viabilidade técnica e orçamentária a fim de construir uma praça em Agro-Brasil.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1726/2025_-_ind_-_0551-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1726/2025_-_ind_-_0551-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rua Pastor Waldomiro Custódio de Sousa no Rasgo.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1727/2025_-_ind_-_0552-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1727/2025_-_ind_-_0552-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica da Rua Alvim Santana Neves, no Bairro 70 (KM 70).</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>Célio de Carvalho Maciel (Célio Maciel)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1745/ind_-_2025_-_0553-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1745/ind_-_2025_-_0553-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei, que: "INSTITUI O PISO SALARIAL PROFISSIONAL MUNICIPAL PARA OS PROFISSIONAIS DA EDUCAÇÃO BÁSICA PÚBLICA MUNICIPAL QUE EXERCEM CARREIRA DE FUNCIONÁRIO ADMINISTRATIVO E ALTERA A LEI MUNICIPAL Nº1.878/2011, ATUALIZANDO A TABELA DO QUADRO DOS FUNCIONÁRIOS ADMINISTRATIVOS DA EDUCAÇÃO MUNICIPAL (ANEXO IV-B).</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1746/ind_-_2025_-_0554-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1746/ind_-_2025_-_0554-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei, que: "ALTERA O ARTIGO 25 DA LEI Nº 1.878, DE 06 DE DEZEMBRO DE 2011, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS SERVIDORES DA CARREIRA DE FUNCIONÁRIO ADMINISTRATIVO DA EDUCAÇÃO, PARA DISPOR SOBRE A FORMAÇÃO ESCOLAR E OS CRITÉRIOS DE PROGRESSÃO FUNCIONAL".</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1747/ind_-_2025_-_0555-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1747/ind_-_2025_-_0555-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que: "ALTERA OS ARTIGOS 18 E 19 DA LEI Nº 1.878, DE 06 DE DEZEMBRO DE 2011, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE CACHOEIRAS DE MACACU, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1749/ind_-_2025_-_0557_-_2025_-_ver_vilmar_da_silva-_ante_plo_contratar_mediadores_escolares.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1749/ind_-_2025_-_0557_-_2025_-_ver_vilmar_da_silva-_ante_plo_contratar_mediadores_escolares.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que: "AUTORIZA A CONTRATAÇÃO DE MEDIADORES ESCOLARES ESPECIALIZADOS NAS ESCOLAS MUNICIPAIS DE CACHOEIRAS DE MACACU,RJ".</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1742/ind_-_2025_-_0559-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1742/ind_-_2025_-_0559-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Instalação de modens e switch padrão empresarial, na sede da GCM, em nossa cidade.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1743/ind_-_2025_-_0560-2025_-_alexandre_ferreira_da_fonseca_-_retirada.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1743/ind_-_2025_-_0560-2025_-_alexandre_ferreira_da_fonseca_-_retirada.pdf</t>
   </si>
   <si>
     <t>Realizar a implantação do nome da rua hoje denominada 13 de maio no bairro Várzea, para Dalto Caetano Simões Nunes.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1744/ind_-_2025_-_0561-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1744/ind_-_2025_-_0561-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação e o calçamento da servidão ligação da Rua das Parteiras e a Rua Valdir Lessa.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1760/ind_-_2025_-_0562-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1760/ind_-_2025_-_0562-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Realizar a instalação de iluminação com sensor de presença no Parque da Cidade.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1737/ind_-_2025_-_0580-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1737/ind_-_2025_-_0580-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Viabilizar implantação de uma praça com aparelhos de ginástica na RJ-116, Km 35, no bairro Setenta, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1738/ind_-_2025_-_0581-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1738/ind_-_2025_-_0581-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Viabilizar a cessão de um espaço para a instalação da sede da Associação de Trabalhadores, em uma das salas existentes no Ginásio Poliesportivo Expedito Pereira, localizado na Rua Ubaldo J. da Rocha, em Papucaia, Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1748/ind_-_2025_-_0582-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1748/ind_-_2025_-_0582-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Reforma da Casa DIAH.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1741/ind_-_2025_-_0585_-_2025_-_edgar_rosa_da_silva_-_passarelas_pedestres-bicicletas_pontes_rod._116_e_122.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1741/ind_-_2025_-_0585_-_2025_-_edgar_rosa_da_silva_-_passarelas_pedestres-bicicletas_pontes_rod._116_e_122.pdf</t>
   </si>
   <si>
     <t>INTERCEDA JUNTO À ROTA 116, DER E/OU ORGÃO RESPONSÁVEL, PARA QUE NA MEDIDA DO POSSÍVEL SEJAM PROVIDENCIADAS PASSARELAS DE PEDESTRES E BICICLETAS EM TODAS AS PONTES DAS RODOVIAS RJ 116 E 122.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1774/ind_-_2025_-_0591-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1774/ind_-_2025_-_0591-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que: "AUTORIZA A CRIAÇÃO DE ABRIGO TEMPORÁRIO PARA ANIMAIS DOMÉSTICOS ABANDONADOS".</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1758/ind_-_2025_-_0598_-_2025_-_implantacao_de_cursos_profissionalizantes_escola_sara_bocaiuva_bulcao_-_vere_demilson.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1758/ind_-_2025_-_0598_-_2025_-_implantacao_de_cursos_profissionalizantes_escola_sara_bocaiuva_bulcao_-_vere_demilson.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE OFERTA DOS CURSOS PROFISSIONALIZANTES DE MANICURE, CABELEIREIRO, DESIGN DE SOBRANCELHAS, DEPILAÇÃO, PINTURA EM TECIDO, BORDADOS, COSTURA E CROCHÊ NA ESCOLA MUNICIPAL PROFISSIONALIZANTE SARA BOCAIUVA BULCÃO.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1756/2025_-_ind_-_0603-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1756/2025_-_ind_-_0603-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Melhorar a acessibilidade no Centro Especializado em Reabilitação e nas ruas: Maria Carlota B. Póvoa; Oswaldo Marques e Dona Carolina (Ruas essas ao redor do Centro Especializado em Reabilitação).</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1763/ind_-_2025_-_0626_-_2025_-_anteprojeto_de_lei_auxilio_alimentacao_valorizacao_servidores_publicos__-_celio_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1763/ind_-_2025_-_0626_-_2025_-_anteprojeto_de_lei_auxilio_alimentacao_valorizacao_servidores_publicos__-_celio_maciel.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de lei VALE REFEIÇÃO valorização dos servidores públicos efetivos de cachoeiras de macacu</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1766/ind_-_2025_-_0627-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1766/ind_-_2025_-_0627-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Realização de obras na Rua Nilton Cézar Leal, no bairro Ribeira em Papucaia, para o aumento da capacidade de águas pluviais e esgoto no sentido do Rio Macacu.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1767/ind_-_2025_-_0628-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1767/ind_-_2025_-_0628-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Reforma completa do campo do futebol localizado no Agro-Brasil.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1768/ind_-_2025_-_0629-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1768/ind_-_2025_-_0629-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Construção de uma nova unidade escolar no terreno da antiga CEDAE, localizado na Rua Dr. Osvaldo Aranha, em frente ao Colégio Municipal Alberto Monteiro.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1765/ind_-_2025_-_0633_-_2025_-_fabricio_araujo_souza_-_manutencao_parque_boulevard_ribeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1765/ind_-_2025_-_0633_-_2025_-_fabricio_araujo_souza_-_manutencao_parque_boulevard_ribeira.pdf</t>
   </si>
   <si>
     <t>Expediente para Prefeito interceder a Secretaria de Obras, Subprefeitura Ribeira e Limpeza Urbana para providenciar A SUBSTITUICAO E A MANUTENCAO DOS BRINQUEDOS QUEBRADOS DO PARQUEINFANTIL E OS EQUIPAMENTOS DA TERCEIRA IDADE, COMO A SUBSTITUICAO DAS LUMINARIAS QUE_x000D_
 ESTAO QUEIMADAS, DA AREA DE LAZER DENOMINADO O BOULEVARD DA RIBEIRA (FOTOS EM ANEXO).</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1762/ind_-_2025_-_0639-2025_-_marcos_vinicius_ferreira_romero_retirada_pelo_autor.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1762/ind_-_2025_-_0639-2025_-_marcos_vinicius_ferreira_romero_retirada_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Estudo de viabiidade construção de praca no Porto do Taboado</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1761/ind_-_2025_-_0641-2025_-_marcos_vinicius_ferreira_romero_retirada_pelo_autor.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1761/ind_-_2025_-_0641-2025_-_marcos_vinicius_ferreira_romero_retirada_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Intercessão do executivo à Sec Obras e outros realizar limpeza, abertura de ponte e construção de galeria do valão da Rua Dona Valtina-Japuíba</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1770/ind_-_2025_-_0649-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1770/ind_-_2025_-_0649-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Providenciar a manutenção da Estrada Rio São João, que liga Japuíba ao Município de Silva Jardim.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1771/ind_-_2025_-_0650-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1771/ind_-_2025_-_0650-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Providenciar uma área de lazer para a comunidade das casas populares, no Bairro Taboado, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1772/ind_-_2025_-_0651-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1772/ind_-_2025_-_0651-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Providenciar pinturas e sinalizações dos quebra-molas em todas as ruas que sofreram recapeamento, em Japuíba, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1773/ind_-_2025_-_0652-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1773/ind_-_2025_-_0652-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>REFORMA e CONSTRUÇÃO do Guarda corpo da ponte na Av. Paulo Francisco Torres, conhecida como "PONTE DO MACACU" que dá acesso ao Marubaí e ao Belém.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1778/ind_-_2025_-_0658-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1778/ind_-_2025_-_0658-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Dê continuidade na pavimentação com saneamento básico na Rua Pastor Lota, no trecho que liga o bairro Tuim a saída da Rodovia Presidente João Goulart (em frente ao Riviera).</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1780/ind_-_2025_-_0659-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1780/ind_-_2025_-_0659-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Acionar a equipe da AMAE para vistoriar a Rua Humberto Costa, bairro Santa Luiza, para solucionar um problema antigo que acontece com as fortes chuvas, onde as manilhas não tem vencimento, fazendo grande acúmulo de água, que traz um desconforto com a comunidade local, muitas das vezes invadindo as suas residências.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1783/ind_-_2025_-_0661-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1783/ind_-_2025_-_0661-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Indica que todos os veículos pertencentes à frota da Prefeitura e das Secretarias Municipais sejam devidamente segurados por meio de empresa especializada.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1784/ind_-_2025_-_0663-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1784/ind_-_2025_-_0663-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Realizar a dragagem nos rios e córregos do bairro Porto do Taboado.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1785/ind_-_2025_-_0664-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1785/ind_-_2025_-_0664-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Interceder junto à Rota 116 no sentido de construir uma ciclovia no trecho compreendido entre Cachoeiras de Macacu e Itaboraí.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1786/ind_-_2025_-_0665-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1786/ind_-_2025_-_0665-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Construção de uma escola de ensino médio no Bairro Village, em Japuíba.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1787/ind_-_2025_-_0666-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1787/ind_-_2025_-_0666-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça pública no Bairro Village 1 - Japuíba.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1788/ind_-_2025_-_0667-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1788/ind_-_2025_-_0667-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Interceder junto a Empresa Brasileira de Correios e Telégrafos (ECT), solicitando a implantação de um posto avançado de atendimento dos Correios no Distrito de Guapiaçu.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1789/ind_-_2025_-_0668-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1789/ind_-_2025_-_0668-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Instalação de aparelhos de ar-condicionado nas dependências do PSF (Programa Saúde da Família) no bairro Japuíba.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1790/ind_-_2025_-_0669-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1790/ind_-_2025_-_0669-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e ampliação do Posto de Saúde localizado no bairro Japuíba.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1791/ind_-_2025_-_0670-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1791/ind_-_2025_-_0670-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma Motolância (motocicleta equiparada para atendimento de emergências médicas conduzidas por um profissional de saúde, como um técnico de enfermagem) em Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1792/ind_-_2025_-_0671-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1792/ind_-_2025_-_0671-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de um trator com roçadeira hidráulica articulada para utilização nos serviços de manutenção e limpeza de áreas públicas urbanas e rurais do município.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1793/ind_-_2025_-_0672-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1793/ind_-_2025_-_0672-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Instalação de um quebra-molas na Estrada do Funchal, - Japuíba.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1794/ind_-_2025_-_0673-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1794/ind_-_2025_-_0673-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Instalar um Posto de Saúde da Família (PSF) no bairro Village, em Japuíba.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1795/ind_-_2025_-_0674-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1795/ind_-_2025_-_0674-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção da rede elétrica e dos refletores do Campo Juarez Campos, conhecido como "Marrecão", localizado no bairro Japuíba.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1796/ind_-_2025_-_0675-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1796/ind_-_2025_-_0675-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Execução de serviço de manilhamento nas vias do Bairro Forno Velho.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1797/ind_-_2025_-_0676-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1797/ind_-_2025_-_0676-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Patrolamento, encaibramento e rede de esgoto de todas as ruas do bairro AgroBrasil.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1801/ind_-_2025_-_0677-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1801/ind_-_2025_-_0677-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Realizar um estudo técnico para aumento da galeria de esgoto da Rua Escrivão A. M. Vianna no bairro Japuíba.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1802/ind_-_2025_-_0678-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1802/ind_-_2025_-_0678-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Criação de um Polo FIRJAN SENAI no município.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1803/ind_-_2025_-_0679-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1803/ind_-_2025_-_0679-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Pavimentação completa da estrada que liga Japuíba ao Funchal.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1804/ind_-_2025_-_0680-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1804/ind_-_2025_-_0680-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Construir uma quadra poliesportiva no terreno localizado na Rua Baccoparó Martins Neto, esquina com a Rua Antônio José de Suza, na condição de anexo do Centro de Educação Infantil Municipal Tia Anastácia.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1805/ind_-_2025_-_0681-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1805/ind_-_2025_-_0681-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Reforma da Escola Municipal Bertholdo Duarte Filho.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1806/ind_-_2025_-_0682-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1806/ind_-_2025_-_0682-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Aquisição de um imóvel destinado à instalação do Centro de Atenção Psicossocial (CAPS) no município.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1807/ind_-_2025_-_0683-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1807/ind_-_2025_-_0683-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Realização de estudos para a construção de uma Arena de Artes Marciais no município.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1808/ind_-_2025_-_0684-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1808/ind_-_2025_-_0684-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Construir uma Praça com Academia ao ar livre para a Terceira Idade no bairro Matumbo.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1832/ind_-_2025_-_0686-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1832/ind_-_2025_-_0686-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>REALIZAR A DEVIDA SINALIZAÇÃO DAS LOMBADAS ("QUEBRA-MOLAS") NAS LOCALIDADES DE PAPUCAIA E RIBEIRA.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1798/ind_-_2025_-_0687-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1798/ind_-_2025_-_0687-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MECANISMOS (FAZIXA DE PEDESTRES, SONORIZADORES E PLACA DE ÁREA ESCOLAR), NA ALTURA DO KM 22 DA RJ 116, VISANDO ATENDER ÀS NECESSIDADE DE SEGURANÇA DOS ALUNOS DA ESCOLA DO CIEP 353 DR. BROCHADO DA ROCAHA NO BAIRRO DA RIBEIRA.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1835/ind_-_2025_-_0690-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1835/ind_-_2025_-_0690-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Colocação de um veículo no Hospital Municipal (Dr. Celso Martins), para atender as pacientes com alta pós parto.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1799/2025_-_ind_-_0691-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1799/2025_-_ind_-_0691-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>INTERCEDA JUNTO AO SECRETÁRIO DE OBRAS, FERNANDO MUZZI DE MIRANDA, E AO PRESIDENTE DA AMAE QUE FAÇA O MANILHAMENTO DA RUA LUCAS CORRÊA RANGEL DA SILVA NO BAIRRO MARAPORÃ.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1825/ind_-_2025_-_0697-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1825/ind_-_2025_-_0697-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que: "DISPÕE SOBRE A CRIAÇÃO DE UM DEPARTAMENTO RELIGIOSO NO MUNICÍPIO DE CACHOEIRAS DE MACACU/RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1826/ind_-_2025_-_0698-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1826/ind_-_2025_-_0698-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Melhoria na praça e construção de uma academia da terceira idade no Guapiaçu, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1827/ind_-_2025_-_0699-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1827/ind_-_2025_-_0699-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Providenciar uma tubulação para passar os canos de um lado da rua para o outro, em frente a Oficina do Riquinho, na RJ 116, Valério km 45,300, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1828/ind_-_2025_-_0700-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1828/ind_-_2025_-_0700-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Providencia a melhoria no cemitério Guapiaçu, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1829/ind_-_2025_-_0700-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1829/ind_-_2025_-_0700-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Instalação de manilhas para a captação de água fluvial na Rua Pastor Lota - Tuim, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1812/ind_-_2025_-_0706-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1812/ind_-_2025_-_0706-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Encaminhar equipe técnica da Secretaria Municipal de Obras e Urbanismo na quadra de esporte da comunidade do Ganguri.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1870/ind_-_2025_-_0707-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1870/ind_-_2025_-_0707-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Retornar com o atendimento UBS (Unidade de Pronto Atendimento) 24h Papucaia ou Ribeira.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1822/ind_-_2025_-_0708-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1822/ind_-_2025_-_0708-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Providenciar uma capela para o cemitério Guapiaçu, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1821/ind_-_2025_-_0709-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1821/ind_-_2025_-_0709-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade em frente ao CAPS e ao longo de toda a Avenida Governador Roberto Silveira, Campo do Prado, Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1820/ind_-_2025_-_0710-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1820/ind_-_2025_-_0710-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Realização de uma creche ou um posto de saúde na antiga Escola Estadual Fazenda Brasil localizada no Valério.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1819/ind_-_2025_-_0711-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1819/ind_-_2025_-_0711-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Providenciar uma ambulância para o posto de saúde do Guapiaçu, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1823/ind_-_2025_-_0714-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1823/ind_-_2025_-_0714-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Criação de um Museu da Estação Ferroviária Leopoldina, no prédio do Quintino Bocaiúva.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>Retomar as comemorações das tradicionais festas juninas do município de Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1833/ind_-_2025_-_0724-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1833/ind_-_2025_-_0724-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>REALIZAR SERVIÇOS DE MANUTENÇÃO E REVITALIZAÇÃO DA ENTRADA DO PÓRTICO DE ENTRADA DO PARQUE DE EXPOSIÇÃO AGROPECUÁRIA DE PAPUCAIA. (foto em anexo).</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1815/ind_-_2025_-_0725-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1815/ind_-_2025_-_0725-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Instalação de sistema de iluminação nas áreas internas e externas do Estádio Municipal, com o objetivo de viabilizar o uso do espaço em horários noturnos, proporcionando destinação social e esportiva contínua à população.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1834/ind_-_2025_-_0729-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1834/ind_-_2025_-_0729-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Construção de um parquinho infantil na praça, próximo ao coreto, no Bairro do Guapiaçu.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1836/ind_-_2025_-_0734-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1836/ind_-_2025_-_0734-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de apoio e integração do Projeto Curumim às ações da rede municipal de ensino, especialmente por meio de parcerias para sua continuidade e ampliação.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1849/ind_-_2025_-_0735_-2025_-_ver_edivaldo_pereira_-alambrado_escola_carlos_brandao.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1849/ind_-_2025_-_0735_-2025_-_ver_edivaldo_pereira_-alambrado_escola_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Expediente ao Prefeito de interceder de providenciar alambrado para o campo da Escola Estadual Professor Carlos Brandao, localizada na Estrada do Faraó, Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1843/ind_-_2025_-_0742-2025_-_jose_lucas_stutz_delgado_pinto_-_paralelos_rua_romeu_caetano_guida.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1843/ind_-_2025_-_0742-2025_-_jose_lucas_stutz_delgado_pinto_-_paralelos_rua_romeu_caetano_guida.pdf</t>
   </si>
   <si>
     <t>Pavimentação com paralelos, no final da rua Romeu Caetano Guida, Campo do Prado, sede do município.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1848/ind_-_2025_-_0751_-2025_-_ver_marcos_vinicius__-_ppa_para_ofertar_cursos_profissionalizantes.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1848/ind_-_2025_-_0751_-2025_-_ver_marcos_vinicius__-_ppa_para_ofertar_cursos_profissionalizantes.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO PARA QUE busque parceria junto a instituições publicas ou privadas, com objetivo de ofertar cursos profissionalizantes e ou tecnicos em Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1844/2025_-_ind_-_0754-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1844/2025_-_ind_-_0754-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Expediente ao Prefeito interceder junto ao Orgao Competente, para providenciar os necessarios reparos no calçamento de paralelepipedos_x000D_
 nas Ruas Noel Dias e Jair José Pereira, bairro Cidade Alta</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1850/ind_-_2025_-_0755_-2025_-_ver_edivaldo_pereira_-_construcao_praca_espaco_lazer_margem_rio_macacu_parque_veneza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1850/ind_-_2025_-_0755_-2025_-_ver_edivaldo_pereira_-_construcao_praca_espaco_lazer_margem_rio_macacu_parque_veneza.pdf</t>
   </si>
   <si>
     <t>Expediente ao Prefeito para interceder ao Secretario Municipal de Obras e Urbanismo a providenciar a construgao de praca com espaco de lazer as margens do Rio Macacu, na Rua Ibrahim Barroso, bairro Parque Veneza.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1876/2025_-_ind_-_0758-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1876/2025_-_ind_-_0758-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>FAZER UMA VISITA TÉCNICA NA RUA REGINALDO JOSÉ DA SILVA, GANGURI DE CIMA, SEDE DO MUNICÍPIO, PARA DESTINAR RECURSOS DO ORÇAMENTO PARA A RECUPERAÇÃO DOS PARALELEPÍPEDOS QUE ESTÃO AFUNDANDO EM FRENTE A CASA DO FALECIDO EX PREFEITO DR. MANOEL DA SILVA ATÉ O PONTILHÃO PRÓXIMO A PRACINHA.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1862/2025_-_ind_-_0759-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1862/2025_-_ind_-_0759-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A EQUIPE DE ENGENHEIROS, VISITA TÉCNICA NA RUA FARMACÊUTICO JOSÉ BRANCO, GANGURI DE BAIXO, SEDE NO MUNICÍPIO, PARA LEVANTAMENTO DE CUSTOS DE GUARDA COPO EM TODA A EXTENSÃO MARGEANDO RIO GANGURI.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1871/2025_-_ind_-_0760-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1871/2025_-_ind_-_0760-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO ESTÁDIO MUNICIPAL JUAREZ CAMPOS (MARRECÃO) EM JAPUÍBA, PRINCIPALMENTE NOS CAMPINHOS SINTÉTICOS E DE AREIA, REFORMA NOS VESTIÁRIOS E BANHEIROS TANTO DOS ATLETAS QUANTO DOS VISITANTES QUE SE ENCONTRAM DETERIORADOS.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1872/2025_-_ind_-_0761-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1872/2025_-_ind_-_0761-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>REALIZE LIMPEZA NO CÓRREGO, BEM COMO OBRAS EM TODAS EXTENÇÃO NA GALERIA DA RUA ESCRIVÃO ALBERTO MARTINS EM JAPUÍBA.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1869/ind_-_2025_-_0771-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1869/ind_-_2025_-_0771-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Revitalização e Reforma Geral da Escola Estadual Municipalizada Amazonas, no bairro Marubaí, neste Município.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1851/ind_-_2025_-_0772-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1851/ind_-_2025_-_0772-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>INTERCEDER JUNTO AO ÓRGÃO COMPETENTE, PARA AQUISIÇÃO E INSTALAÇÃO DE UM APARELHO DE RAIO X ODONTOLÓGICO NA UNIDADE DE SAÚDE DO MARUBAÍ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1852/ind_-_2025_-_0788-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1852/ind_-_2025_-_0788-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Construção de uma Sala de Troféus nas dependências do Campo de Futebol Marrecas em Japuíba, com o objetivo de preservar a história esportiva local, valorizar os atletas e equipes que contribuíram para o desenvolvimento do esporte na comunidade, bem como fomentar o sentimento de pertencimento e orgulho dos moradores da região.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1853/ind_-_2025_-_0789-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1853/ind_-_2025_-_0789-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Realizar a concretagem do trecho entre a Estrada do Faraó (na RJ-116), até as casinhas.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1854/ind_-_2025_-_0790-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1854/ind_-_2025_-_0790-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Reforma de revitalização, construção de uma biblioteca, e espaço gourmet no Casarão de Japuíba.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1855/ind_-_2025_-_0791-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1855/ind_-_2025_-_0791-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Pavimentação das vias públicas e a limpeza dos bueiros localizados no bairro Japuíba.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1856/ind_-_2025_-_0792-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1856/ind_-_2025_-_0792-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Instalação de um posto da AMAE (Autarquia Municipal de Água e Esgoto) em Japuíba.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1857/ind_-_2025_-_0793-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1857/ind_-_2025_-_0793-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Aumento da ronda da Guarda Municipal nas intermediações do Hospital Municipal Dr. Celso Martins.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1858/ind_-_2025_-_0794-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1858/ind_-_2025_-_0794-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Identificação numérica oficial dos imóveis localizados no Loteamento Domingos Português.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1859/ind_-_2025_-_0795-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1859/ind_-_2025_-_0795-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Reforma da base dos Agentes Comunitários de Saúde (ACS) localizada no bairro Japuíba.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1860/ind_-_2025_-_0796-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1860/ind_-_2025_-_0796-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Reforma da base dos Agentes Comunitários de Endemias (ACE) localizada no bairro Japuíba.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1861/ind_-_2025_-_0797-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1861/ind_-_2025_-_0797-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Construção de um espaço de convívio e lazer no bairro Areal.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1863/ind_-_2025_-_0798-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1863/ind_-_2025_-_0798-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Instalação de braços de iluminação pública no bairro de Agrobrasil.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1864/ind_-_2025_-_0799-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1864/ind_-_2025_-_0799-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Realizar o calçamento e uma estação de tratamento de esgoto na Ilha de São Jorge, Guapiaçú.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1865/ind_-_2025_-_0800-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1865/ind_-_2025_-_0800-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas na Rua Antônio José de Lima (rua da linha) - Japuíba.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1866/ind_-_2025_-_0801-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1866/ind_-_2025_-_0801-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Transformação da atual Escola do Areal em uma unidade de Educação Infantil (creche), atendendo à demanda da comunidade local.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1867/ind_-_2025_-_0802-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1867/ind_-_2025_-_0802-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Pintura de todos os quebra-molas e faixas de pedestres das ruas do Município de Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1868/ind_-_2025_-_0803-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1868/ind_-_2025_-_0803-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Pintura de todos os quebra-molas e faixas de pedestres das ruas de Japuíba e Papucaia.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1877/ind_-_2025_-_0812-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1877/ind_-_2025_-_0812-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA ESCOLA ESTADUAL MUNICIPALIZADA QUIZANGA.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>expediente ao Prefeito para interceder junto aos órgaos competentes para que seja implantado o servico de entrega domiciliar da ECT (Empresa de Correios e Telégrafos), possam ser efetivados, nos bairros Taboado, Setenta e Castália</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1881/ind_-_2025_-_0814_-_2025_-_ver_alexandre_ferreira_-_desobstrucao_do_canal_do_rio_macacu_varzea.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1881/ind_-_2025_-_0814_-_2025_-_ver_alexandre_ferreira_-_desobstrucao_do_canal_do_rio_macacu_varzea.pdf</t>
   </si>
   <si>
     <t>expediente ao Prefeito para que interceda junto aos érgdos competentes para que seja realizada a desobstrucao do canal do Rio de Macacu com a retirada das pedras maiores para o melhor fluxo da agua no trecho do bairro Várzea</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1892/ind_-_2025_-_0834-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1892/ind_-_2025_-_0834-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Providenciar a manutenção dos paralelos na Rua Dr. Porciúncula (atrás da Escola Municipal Almerinda de Almeida), Japuíba, Cachoeiras de Macacu,RJ.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1894/ind_-_2025_-_0835-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1894/ind_-_2025_-_0835-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Providenciar a manutenção dos paralelos na Rua Mário Simão Martins Nogueira (rua do Colégio Estadual Baccoparó Martins), Japuíba, Cachoeiras de Macacu, RJ.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1893/ind_-_2025_-_0836-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1893/ind_-_2025_-_0836-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Providenciar a manutenção dos paralelos na Rua José Barbosa da Costa Ramos, Japuíba, Cachoeiras de Macacu, RJ.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1905/ind_-_2025_-_0854-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1905/ind_-_2025_-_0854-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE ANTEPROJETO DE LEI QUE: "AUTORIZA A INSTALAÇÃO  DE CÂMERAS DE MONITORAMENTO ANALÍTICO DE SEGURANÇA, COM USO DE INTELIGÊNCIA ARTIFICIAL SO PATRIMÔNIO PÚBLICO PELA GUARDA MUNICIPAL DE CACHOEIRAS DE MACACU."</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1908/ind_-_2025_-_0870-2025_-_rogerio_de_souza_ramos_-_sucatas_carros_apreendidos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1908/ind_-_2025_-_0870-2025_-_rogerio_de_souza_ramos_-_sucatas_carros_apreendidos.pdf</t>
   </si>
   <si>
     <t>Retirada de Sucatas de Carros Apreendidos do pátio da Guarda Municipal, no bairro de Papucaia, neste Município.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1910/ind_-_2025_-_0871-2025_-_rogerio_de_souza_ramos_-_reparo_escola_lucy_campelo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1910/ind_-_2025_-_0871-2025_-_rogerio_de_souza_ramos_-_reparo_escola_lucy_campelo.pdf</t>
   </si>
   <si>
     <t>Solicitar providências quanto às demandas de infraestrutura da Escola Municipal Lucy Campelo da Fonseca, localizada no bairro Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1909/ind_-_2025_-_0872-2025_-_rogerio_de_souza_ramos_-_calcamento_rua_ubaldo_jose_da_rocha.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1909/ind_-_2025_-_0872-2025_-_rogerio_de_souza_ramos_-_calcamento_rua_ubaldo_jose_da_rocha.pdf</t>
   </si>
   <si>
     <t>Providenciar os reparos no calçamento de paralelepípedos na Ruas Ubaldo José da Rocha (subida do morro das torres), no bairro Papucaia, neste Município.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1935/2025_-_ind_-_0897_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1935/2025_-_ind_-_0897_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada uma Farmácia para dispensa de medicamentos no Posto de Saúde do Marubaí - Papucaia - Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1938/2025_-_ind_-_0901-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1938/2025_-_ind_-_0901-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a restauração do Guarda-copo na rua Reginaldo José da Silva, no Ganguri de Cima, na altura do número 350.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1939/2025_-_ind_-_0902-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1939/2025_-_ind_-_0902-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a construção de um muro de contenção com escoamento de águas pluviais, na Rua Advir Coelho gomes, no bairro Ganguri de Cima.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1945/ind_-_2025_-_0905-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1945/ind_-_2025_-_0905-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Indica para que realize a pavimentação com saneamento básico da Avenida Pedro Neves Juarez da Cruz, localizada no KM 70.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1947/ind_-_2025_-_0906-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1947/ind_-_2025_-_0906-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Instalação de um aparelho de ressonância magnética no Hospital Dr. Celso Martins.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1946/ind_-_2025_-_0907-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1946/ind_-_2025_-_0907-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Designar um médico plantonista para a Unidade de Pacientes Graves (UPG) do Hospital Dr. Celso Martins.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1948/ind_-_2025_-_0910-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1948/ind_-_2025_-_0910-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Pavimentação "asfáltica ou paralelos" drenagem e saneamento na Rua Dolores Duran, Bairro Valério, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1949/ind_-_2025_-_0911-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1949/ind_-_2025_-_0911-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Reforma a instalação de brinquedos na Pracinha do Ganguri de Cima, Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1968/2025_-_ind_-_0926_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1968/2025_-_ind_-_0926_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Indica para que seja realizado a construção de uma cabine coberta voltada para a transmissão dos jogos no Estádio Municipal Izaltino Carneiro Ribeiro, localizado no Bairro Parque Veneza.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1969/2025_-_ind_-_0931-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1969/2025_-_ind_-_0931-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de Lei que Autoriza o Poder Executivo Municipal a criar o Polo Industrial no Município de Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1985/ind_-_2025_-_0932_-_2025_-_ver_rogerio_de_souza_-_plo_autoriza_executivo_conceder_licenca-maternidade_a_servidores_gestante_ou_adotante.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1985/ind_-_2025_-_0932_-_2025_-_ver_rogerio_de_souza_-_plo_autoriza_executivo_conceder_licenca-maternidade_a_servidores_gestante_ou_adotante.pdf</t>
   </si>
   <si>
     <t>Anteprojeto de Lei que "“Autoriza o Poder Executivo Municipal a conceder licença-maternidade por 180 dias aos servidores públicos municipais da Administração Direta, Indireta, Autárquica e Fundacional, que sejam gestante e/ou adotantes".</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1978/ind_-_2025_-_0934_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_reparar_telhado_fechar_laterais_quadra_ribeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1978/ind_-_2025_-_0934_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_reparar_telhado_fechar_laterais_quadra_ribeira.pdf</t>
   </si>
   <si>
     <t>EXECUTIVO INTERCEDER REPARAR TELHADO FECHAR LATERAIS QUADRA RIBEIRA</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1977/ind_-_2025_-_0935_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_asfaltar_rua_patricia_cabral_papucaia.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1977/ind_-_2025_-_0935_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_asfaltar_rua_patricia_cabral_papucaia.pdf</t>
   </si>
   <si>
     <t>EXECUTIVO INTERCEDER ASFALTAR RUA PATRICIA CABRAL PAPUCAIA</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1976/ind_-_2025_-_0936_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_construcao_campo_grama_sintetica_marapora.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1976/ind_-_2025_-_0936_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_construcao_campo_grama_sintetica_marapora.pdf</t>
   </si>
   <si>
     <t>EXECUTIVO INTERCEDER CONSTRUÇÃO CAMPO GRAMA SINTETICA MARAPORÃ</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2002/ind_-_2025_-_0937-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2002/ind_-_2025_-_0937-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Instalação de postes de iluminação na Avenida Aristides Falcão, trecho compreendido entre a escola Lucy Campelo e o Bar da Niele.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1975/ind_-_2025_-_0938_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_instalar_guaritas_passageiros.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1975/ind_-_2025_-_0938_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_instalar_guaritas_passageiros.pdf</t>
   </si>
   <si>
     <t>EXPEDIENTE PARA O EXECUTIVO INTERCEDER PARA QUE SEJAM INSTALADAS GUARITAS PARA ABRIGAR PASSAGEIROS AGUARDANDO TRANSPORTE ALTERNATIVO NOS PATIOS EMBARQUE/DESEMBARQUE</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1979/ind_-_2025_-_0947-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1979/ind_-_2025_-_0947-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Viabilizar a implantação de um polo industrial, com a finalidade de fomentar o desenvolvimento econômico, propiciar a geração de empregos e renda em Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1980/ind_-_2025_-_0948-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1980/ind_-_2025_-_0948-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Implantação de câmeras de monitoramento em áreas públicas no município de Cachoeiras de Macacu/RJ.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1981/ind_-_2025_-_0949-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1981/ind_-_2025_-_0949-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Criação de uma creche no bairro Agro Brasil.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1983/ind_-_2025_-_0950-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1983/ind_-_2025_-_0950-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Adoção de medidas de saneamento básico, incluindo o fechamento do esgoto a céu aberto localizado na Rua Estêvão José de Lemos, no município de Cachoeiras de Macacu/RJ.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1984/ind_-_2025_-_0952-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1984/ind_-_2025_-_0952-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Instalar banheiros químicos na orla do Tuim.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1986/ind_-_2025_-_0955-2025_-_hugo_guida_de_miranda_-_troca_da_rede_de_esgoto_rua_15_de_novembro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1986/ind_-_2025_-_0955-2025_-_hugo_guida_de_miranda_-_troca_da_rede_de_esgoto_rua_15_de_novembro.pdf</t>
   </si>
   <si>
     <t>Interceda junto à Autarquia Municipal de Água e Esgoto, para que seja realizada a vistoria e se necessário toda a troca da rede de água e esgoto das_x000D_
 Ruas: 15 de Novembro e Bom Pasto, ambas localizadas no Bairro Taboado.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2001/ind_-_2025_-_0958-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2001/ind_-_2025_-_0958-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>PROCEDER À CONTRATAÇÃO DE MÉDICOS COM LOTAÇÃO FIXA E EXCLUSIVA PARA ATUAÇÃO NAS SALAS DE EMERGÊNCIA/TRAUMA (SALA VERMELHA) DAS UNIDADES DE ATENDIMENTO DE NOSSO MUNICÍPIO (HOSPITAL MUNICIPAL DR. CELSO MARTINS E UPA RUI COELHO GOMES), COM ESCALA QUE GARANTA COBERTURA 24 (VINTE E QUATRO) HORAS POR DIA, 7 (SETE) DIAS POR SEMANA.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2034/ind_-_2025_-_0967-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2034/ind_-_2025_-_0967-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Colocação de GUARDA CORPO e demais obras que se fazem necessárias no valão da Rua Maestro Eduardo Guimarães próximo ao nº 71 e Rua Dr. Porciúncula nº 71 (Marrecas).</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2023/ind_-_2025_-_0975-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2023/ind_-_2025_-_0975-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Solicita adoção das providências administrativas e orçamentárias necessárias para a realização de concurso público para o provimento de cargos de Professor da Rede Municipal de Ensino, com edital publicado e etapas iniciadas ainda no ano de 2025.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>Interceda junto à Secretaria de Saúde Senhor Carlos Eduardo, para que coloque um ponto de coleta de exames laboratoriais, na unidade de saúde PSF que fica localizado em São José da Boa Morte no km 17 RJ122.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2041/ind_-_2025_-_0993-2025_-_gilberto_azevedo_da_silva_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2041/ind_-_2025_-_0993-2025_-_gilberto_azevedo_da_silva_junior.pdf</t>
   </si>
   <si>
     <t>Interceda junto à Secretário de Saúde senhor Carlos Eduardo. No intuito de recolocarem a farmácia na unidade de Saúde PSF São José da Boa Morte.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2042/ind_-_2025_-_0994-2025_-_gilberto_azevedo_da_silva_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2042/ind_-_2025_-_0994-2025_-_gilberto_azevedo_da_silva_junior.pdf</t>
   </si>
   <si>
     <t>Interceda junto ao Secretário de Agricultura senhor Marcos Gois, para que faça a comporta da rua da beira rio que fica localizado e conhecida como rua do Cristóvão, que foi destruída com as fortes águas da chuva.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2055/ind_-_2025_-_0996_-_2025_-_ver_edivaldo_pereira_-_indica_anteprojeto_do_programa_a_agua_e_nossa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2055/ind_-_2025_-_0996_-_2025_-_ver_edivaldo_pereira_-_indica_anteprojeto_do_programa_a_agua_e_nossa.pdf</t>
   </si>
   <si>
     <t>INDICA ANTEPROJETO DE LEI EM ANEXO QUE AUTORIZA A CRIAÇÃO DO "PROGRAMA A ÁGUA É NOSSA" QUE VISA A CRIAÇÃO DE NOVAS REDES DE CAPTAÇÃO E DISTRIBUIÇÃO DA ÁGUA NO MUNICÍPIO DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2043/ind_-_2025_-_0999-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2043/ind_-_2025_-_0999-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que: "Dispõe sobre a instituição da Linha de Cuidado Municipal para Pessoas com Bexiga Neurogênica, com previsão de fornecimento de caráter hidrofílico de uso intermitente e dá outras providências."</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2044/ind_-_2025_-_1000-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2044/ind_-_2025_-_1000-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que: "INSTITUI A SEMANA MUNICIPAL DA REFORMA PROTESTANTE EM CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2075/ind_-_2025_-_1003-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2075/ind_-_2025_-_1003-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONCURSO PÚBLICO PARA PROVIMENTO DE VAGAS EM TODAS AS ÁREAS DA ADMINISTRAÇÃO MUNICIPAL (SAÚDE, MEIO AMBIENTE, GUARDA MUNICIPAL, AGRICULTURA, CULTURA, TURISMO, ASSISTÊNCIA SOCIAL, OBRAS E DEMAIS SETORES NECESSÁRIO(S), GARANTINDO TRANSPARÊNCIA, IGUALDADE DE OPORTUNIDADES E FORTALECIMENTO DO QUADRO DE SERVIDORES EFETIVOS.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2046/ind_-_2025_-_1007_-_2025_-_ver_fabricio_de_araujo_-_executivo_interceder_contratar_ortopedista_padre_batalha.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2046/ind_-_2025_-_1007_-_2025_-_ver_fabricio_de_araujo_-_executivo_interceder_contratar_ortopedista_padre_batalha.pdf</t>
   </si>
   <si>
     <t>INDICA PARA QUE SEJA CONTRATAÇÃO DE MAIS UM MÉDICO ORTOPEDISTA PARA O AMBULATÓRIO MUNICIPAL PADRE BATALHA.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2056/ind_-_2025_-_1022_-_2025_-_ver_hugo_miranda_-_realizar_paisagismo_calcadas__e_pista_caminhada_rua_manoel_delfim_sarmento.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2056/ind_-_2025_-_1022_-_2025_-_ver_hugo_miranda_-_realizar_paisagismo_calcadas__e_pista_caminhada_rua_manoel_delfim_sarmento.pdf</t>
   </si>
   <si>
     <t>REALIZAR PAISAGISMO, CALÇADAS  E PISTA CAMINHADA RUA MANOEL DELFIM SARMENTO</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2063/ind_-_2025_-_1029-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2063/ind_-_2025_-_1029-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Realizar a implementação de uma ciclovia que liga o Estádio Municipal Izaltino Carneiro Ribeiro ao Parque da Cidade.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2064/ind_-_2025_-_1030-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2064/ind_-_2025_-_1030-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Projeto de construção/revitalização de uma Orla na região compreendida entre o final da Rua Romeu Caetano Guida (Posso Dr. Castro) e a Rua Francisco Pinto (Poço do Sassuí), neste Município.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2067/ind_-_2025_-_1034-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2067/ind_-_2025_-_1034-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Criação do Programa Municipal de Prevenção, Tratamento e Reinserção Social de Pessoas com Dependência Química.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2068/ind_-_2025_-_1038-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2068/ind_-_2025_-_1038-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Providenciar a instalação de rampas de acessibilidade para pessoas com deficiência e mobilidade reduzida nos balneários do município, com especial atenção ao balneário do Poço do Valério.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2080/ind_-_2025_-_1056-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2080/ind_-_2025_-_1056-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Criação do Evento "Celebra Cachoeiras", a ser realizado anualmente no município, em alusão ao Dia da Reforma Protestante e ao Dia do Cristão.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2081/ind_-_2025_-_1057_-_2025_-_ver_rogerio_de_souza_-_carro_fixo_para_ubs_marubai.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2081/ind_-_2025_-_1057_-_2025_-_ver_rogerio_de_souza_-_carro_fixo_para_ubs_marubai.pdf</t>
   </si>
   <si>
     <t>Expediente ao Prefeito no intuito de interceder junto ao Órgao Competente por um Carro Fixo da Secretaria de Saúde para Unidade Básica de Saúde do bairro Marubaí, neste Município.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2082/ind_-_2025_-_1058_-_2025_-_ver_rogerio_de_souza_-_reativar_ubs_soarinho.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2082/ind_-_2025_-_1058_-_2025_-_ver_rogerio_de_souza_-_reativar_ubs_soarinho.pdf</t>
   </si>
   <si>
     <t>Expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Órgao Competente, para Reativação da Unidade Básica de Saúde do bairro Soarinho, neste município.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2083/ind_-_2025_-_1060_-_2025_-_ver_marcos_vinicius_ferreira_-_incluir_triagem_pacientes_hospital_glicemia_capilar.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2083/ind_-_2025_-_1060_-_2025_-_ver_marcos_vinicius_ferreira_-_incluir_triagem_pacientes_hospital_glicemia_capilar.pdf</t>
   </si>
   <si>
     <t>Encaminhado a Secretaria Municipal de Saude para que seja incluida, na triagem de rotina de pacientes atendidos no Hospital Municipal, a verificaçao dos niveis de glicemia capilar (aferiçao de glicose no sangue), da mesma forma que ja ocorre com a aferiçao da pressao arterial.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2090/ind_-_2025_-_1070-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2090/ind_-_2025_-_1070-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Indica o ANTEPROJETO DE LEI ANEXO, que: “Institui e Regulamenta a emissão da CARTEIRA MUNICIPAL DE IDENTIFICAÇÃO DO AUTISTA — CMIA, para as pessoas com Transtornos do Espectro Autista (TEA) residentes no Município de Cachoeiras de Macacu e dá outras providências.”.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2093/2025_-_ind_-_1071_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2093/2025_-_ind_-_1071_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE UM ANTEPROJETO DE LEI QUE INSTITUI O PROGRAMA MUNICIPAL DE ATENÇÃO INTEGRAL À PESSOA COM DIABETES NO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2092/2025_-_ind_-_1072_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2092/2025_-_ind_-_1072_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>INTERCEDER JUNTO A SECRETARIA DE OBRAS E ORÇÃOS COMPETENTES, PARA QUE FAÇA A PAVIMENTAÇÃO DA ESTRADA DO MATUMBO</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2101/ind_-_2025_-_1089-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2101/ind_-_2025_-_1089-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ao Prefeito Municipal Sr. Rafael Muzzi de Miranda o Anteprojeto de Lei (em anexo), para apreciação e posterior devolução a esta_x000D_
 Casa Legislativa em forma de Projeto de Lei.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2109/ind_-_2025_-_1093-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2109/ind_-_2025_-_1093-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Estudar e implementar, em caráter experimental, a criação de um sistema de plantões remunerados destinado a acadêmicos do curso de Medicina, do 9º ao 12º período (internato), que comprovem residência no Município de Cachoeiras de Macacu há pelo menos 3 (três) anos, para atuação no Hospital Municipal Dr. Celso Martins e na UPA Rui Coelho Gomes, observadas as normas legais e as condições de supervisão e segurança necessárias.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2106/ind_-_2025_-_1095-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2106/ind_-_2025_-_1095-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Seja realizado paisagismo, acompanhado de Arborização Urbana e a reforma das calçadas com acessibilidade na Avenida Santana, localizada em Japuíba.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2107/ind_-_2025_-_1096-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2107/ind_-_2025_-_1096-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Seja realizado a instalação de sombreadores no ponto das Vans/Táxi no centro da Cidade, ao lado da Rodoviária, em frente ao Restaurante Ponto de Encontro Leopoldina.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2111/ind_-_2025_-_1104-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2111/ind_-_2025_-_1104-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Buscar a implementação do Sistema de Processo Eletrônico - SEI/RJ, com abrangência da Câmara de Vereadores, bem como a digitalização do acervo processual do município de Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2112/ind_-_2025_-_1105-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2112/ind_-_2025_-_1105-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Seja providenciada a COLOCAÇÃO DE GUARDA-CORPO NA RUA FARMACÊUTICO JOSÉ BRANCO.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>Sejam realizadas OBRAS DE RECUPERAÇÃO DA QUADRA DO GANGURI, BEM COMO A CONSTRUÇÃO DE UM VESTIÁRIO NO REFERIDO ESPAÇO ESPORTIVO.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2116/ind_-_2025_-_1110-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2116/ind_-_2025_-_1110-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Instituir no calendário municipal, o Encontro de Veículos Antigos, a ser realizado no parque municipal em nossa cidade.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2115/ind_-_2025_-_1113-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2115/ind_-_2025_-_1113-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que: "INSTITUI A IMPLEMENTAÇÃO DE MÓDULOS E DINÂMICAS DE INTELIGÊNCIA EMOCIONAL NA ESTRUTURA CURRICULAR DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2121/ind_-_2025_-_1134-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2121/ind_-_2025_-_1134-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCULTURA EM HOMENAGEM A JÚLIO HELENO DE SOUZA ("JULINHO ROLL"), PERSONALIDADE DE GRANDE RELEVÂNCIA CULTURAL PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2123/ind_-_2025_-_1143-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2123/ind_-_2025_-_1143-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>INDICO que seja encaminhado ao gabinete do Prefeito Rafael Muzzi de Miranda para fins de adoção de medidas para a criação de um Centro de Atendimento Veterinário Municipal, com o objetivo de oferecer atendimento clínico, preventivo e educativo a animais domésticos, prioritariamente cães e gatos, em especial à população de baixa renda.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2124/ind_-_2025_-_1144-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2124/ind_-_2025_-_1144-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>INDICO que seja encaminhado ao gabinete do Prefeito Rafael Muzzi de Miranda no intuito de que determine à Secretaria Municipal de Saúde, em conjunto com o Hospital Municipal Dr. Celso Martins e demais unidades da rede pública, a elaboração e implementação de um plano de digitalização e eliminação dos prontuários médicos físicos com mais de 20 (vinte) anos.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2128/ind_-_2025_-_1145-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2128/ind_-_2025_-_1145-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Colocação de placas e marcações de perigo nas vias onde está tendo os maiores índices de acidentes no município de Cachoeiras de Macacu e principalmente na RJ-122, km 17.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2129/ind_-_2025_-_1146-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2129/ind_-_2025_-_1146-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Farmácia na Unidade de Saúde Quizanga.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2132/ind_-_2025_-_1150-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2132/ind_-_2025_-_1150-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Aquisição de lombadas portáteis, para serem instaladas nos horários de entrada e saída dos alunos em frente as escolas.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2133/ind_-_2025_-_1151-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2133/ind_-_2025_-_1151-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que: INSTITUI O PRÊMIO PROVA DOS NOVE QUE VISA PREMIAR ALUNOS, PROFESSORES E INSTITUIÇÕES DA REDE MUNICIPAL QUE OBTIVEREM BOAS NOTAS EM MATEMÁTICA NO ENEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2152/ind_-_2025_-_1162-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2152/ind_-_2025_-_1162-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Remanejamento do Monumento à Bíblia, atualmente localizado no parquinho da Av. Floriano Peixoto, para a Praça Manoel Diz Martinez.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2153/ind_-_2025_-_1181-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2153/ind_-_2025_-_1181-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de vigilância em todos os transportes escolares rodando sob responsabilidade da prefeitura ou de empresas contratadas no município de Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2156/ind_-_2025_-_1190-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2156/ind_-_2025_-_1190-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Implantação de faixa de pedestres e placa de estacionamento de curta duração (até 20 minutos, com pisca-alerta ligado) na RJ-116, em frente à Drogarias Conceito, localizada nas coordenadas -22.474424, -42.657532, no Município de Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2158/ind_-_2025_-_1196-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2158/ind_-_2025_-_1196-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva coberta na Escola Municipal Amazonas, distrito de Marubaí.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2159/ind_-_2025_-_1197-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2159/ind_-_2025_-_1197-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Providenciar a reforma ampla da Escola Municipal Amazonas, localizada em Marubaí, incluindo salas de aula, banheiros, instalações elétricas e hidráulicas, estrutura predial e, de forma especial, o piso do pátio escolar, que atualmente encontra-se inapropriado para a circulação segura de alunos e professores, oferecendo risco de acidentes.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2173/ind_-_2025_-_1198-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2173/ind_-_2025_-_1198-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Desapropriação do imóvel localizado ao lado do Parque da Sapucaeira, em Japuíba, com a finalidade de ampliar a área do parque e retirar o morador da situação de risco, visto que a residência encontra-se diretamente sob o copa da árvore centenária, tombada como patrimônio do município.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2171/ind_-_2025_-_1218-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2171/ind_-_2025_-_1218-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Criação de um Centro de Fisioterapia no bairro Papucaia, neste Município.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_-_2025_-_1220_-_2025_-_ver_rogerio_de_souza_-_construcao_cobertura_quadra_escola_sete_setembro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_-_2025_-_1220_-_2025_-_ver_rogerio_de_souza_-_construcao_cobertura_quadra_escola_sete_setembro.pdf</t>
   </si>
   <si>
     <t>Encaminhar expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Orgão ao Competente, INDICO a Construção da Cobertura da Quadra de Esporte da Escola Municipal Sete de Setembro, localizada no Km 21, bairro Maraporã, neste Município.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2182/ind_-_2025_-_1221_-_2025_-_ver_alexandre_ferreira_-_executivo_envio_anteprojeto_tarifa_verde.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2182/ind_-_2025_-_1221_-_2025_-_ver_alexandre_ferreira_-_executivo_envio_anteprojeto_tarifa_verde.pdf</t>
   </si>
   <si>
     <t>Encaminhar ao Exmo. Senhor Prefeito RAFAEL MUZZI DE MIRANDA, no intuito de que interceda junto aos Órgãos competentes, para que receba este Anteprojeto de Lei (a criação da “Tarifa Verde”), analise-o, e achando pertinente os benefícios para a população cachoeirense, encaminhe-o de volta para esta Casa de Leis para apreciação e votação.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2183/ind_-_2025_-_1222_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_anteprojeto_regularizar_organizar_balnearios.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2183/ind_-_2025_-_1222_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_anteprojeto_regularizar_organizar_balnearios.pdf</t>
   </si>
   <si>
     <t>Encaminhar ao Exmo. Senhor Prefeito RAFAEL MUZZI DE MIRANDA, no intuito de que interceda junto aos Órgãos competentes, para que receba este_x000D_
 Anteprojeto de Lei (regularização e organização dos espaços destinados aos banhistas nos nossos balneários), analise-o, e achando pertinente os benefícios para a população cachoeirense, encaminhe-o de volta para esta Casa de Leis para apreciação e votação.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2181/ind_-_2025_-_1226_-_2025_-_ver_rogerio_de_souza_-_pavimentacao_rua_irineu_castro_leal_-_ribeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2181/ind_-_2025_-_1226_-_2025_-_ver_rogerio_de_souza_-_pavimentacao_rua_irineu_castro_leal_-_ribeira.pdf</t>
   </si>
   <si>
     <t>Expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Órgão Competente, INDICO a Pavimentação da Rua Irineu Castro Leal (Primeira entrada a esquerda, rua sem saída), bairro Ribeira, neste Município</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal que, por meio da Secretaria competente, sejam realizados os reparos e as obras de infraestrutura necessárias no espaço público utilizado pelos advogados e usuários da justiça, junto ao forum da Comarca de Cachoeiras de Macacu-RJ</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2186/ind_-_2025_-_1246_-_2025_-_ver_marcos_vinicius_romero_-_prefeito_instalar_quebra-molas_rio-friburgo_rj-116_km16_bar_adriana_vecchi.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2186/ind_-_2025_-_1246_-_2025_-_ver_marcos_vinicius_romero_-_prefeito_instalar_quebra-molas_rio-friburgo_rj-116_km16_bar_adriana_vecchi.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, por meio do órgão competente da Administração, a necessidade de se instalar uma lombada (quebra-molas) na Estrada Rio-Friburgo, no KM 16, em frente ao estabelecimento comercial conhecido como Bar de Adriana, no bairro Ilha do Vecchi</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2188/ind_-_2025_-_1263-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2188/ind_-_2025_-_1263-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>INDICO, seja encaminhado expediente ao Exmo. Senhor Prefeito Municipal Rafael Muzzi de Miranda, que, por meio da Secretaria Municipal de Cultura e do Conselho Municipal de Patrimônio Cultural, sejam adotadas as providências necessárias para o registro da planta conhecida como Taboa (Typha domingensis) como Patrimônio Cultural Imaterial do Município de Cachoeiras de Macacu, RJ.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2194/ind_-_2025_-_1264-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2194/ind_-_2025_-_1264-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Construção de uma Orla Noemia Adelaide de Almeida, antiga 13 de maio, situada no Bairro Várzea.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2192/ind_-_2025_-_1266-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2192/ind_-_2025_-_1266-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Implantação de Rede de Esgoto e Pavimentação do loteamento Granada, neste Município.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2191/ind_-_2025_-_1267-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2191/ind_-_2025_-_1267-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Revitalização com Alargamento/ampliação das Pontes sobre o Rio Cassiano, da Estrada do Marubaí e Estrada do Belém, neste Município.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_-_2025_-_1268-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_-_2025_-_1268-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Implementação de Pavimentação na Rua Seis, localizada no bairro Papucaia, neste município.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2189/ind_-_2025_-_1312-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2189/ind_-_2025_-_1312-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de futevôlei no Distrito de Papucaia, ao lado da quadra poliesportiva localizada na Rua José Ubaldo José da Rocha.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2198/ind_-_2025_-_1318-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2198/ind_-_2025_-_1318-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Bernardo Saião, Localizada em Papucaia, neste Município.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2197/ind_-_2025_-_1319-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2197/ind_-_2025_-_1319-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Ilcimar Machado, Localizada em Papucaia, neste Município,</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2196/ind_-_2025_-_1320-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2196/ind_-_2025_-_1320-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Construção de um Boulevard (praça) sobre o Rio Coqueiral, localizado em Papucaia, neste Município.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2213/ind_-_2025_-_1336-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2213/ind_-_2025_-_1336-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Indica para que interceda junto ao Secretário de Municipal de Saúde Senhor Carlos Eduardo Aguiar, no sentido de providenciar compra do equipamentos Torre de Videolaparoscopia, Carrinho de Medicação Anestésica para Cirurgia, Caneta de Eletrocautério e Prolongador de Bisturi Elétrico, para o Hospital Municipal Dr. Celso Martins de Cachoeiras de Macacu-RJ.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2201/ind_-_2025_-_1339-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2201/ind_-_2025_-_1339-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Disponibilização de ATENDIMENTO DE FONOAUDIÓLOGO E NUTRIÇÃO PARA OS PACIENTES DA REDE CASA DO AUTISMO em Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2202/ind_-_2025_-_1340-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2202/ind_-_2025_-_1340-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Disponibilizar profissionais de Educação Física para implementarem programas de educação física para os pacientes da REDE CASA DO AUTISMO em Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2214/ind_-_2025_-_1341-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2214/ind_-_2025_-_1341-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Indica para que  intervenha junto ao Secretário Municipal de Infraestrutura e Obras para que proceda vistoria técnica, para a realização de estudo de viabilidade para realização de obra de recuperação de trecho urbano na Avenida Boqueirão, divisa com a Rua F</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2215/ind_-_2025_-_1342-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2215/ind_-_2025_-_1342-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Indica para que realize o recapeamento asfáltico da Rua Romeu Caetano Guida, no bairro Campo do Prado, em toda sua extensão, com especial atenção ao trecho próximo ao número 369.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2205/ind_-_2025_-_1348-2025_-_alexandre_fereira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2205/ind_-_2025_-_1348-2025_-_alexandre_fereira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Indicação de Anteprojeto de Lei que: Cria o Plano Diretor de Drenagem de Cachoeiras de Macacu e dá outras providências.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2206/ind_-_2025_-_1349-2025_-_alexandre_fereira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2206/ind_-_2025_-_1349-2025_-_alexandre_fereira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Reforma na parte estrutural da ponte na Avenida Governador Roberto Silveira sobre o Rio Macacu no Centro.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2207/ind_-_2025_-_1350-2025_-_alexandre_fereira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2207/ind_-_2025_-_1350-2025_-_alexandre_fereira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Construção de uma Creche no bairro Boa Vista.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2210/ind_-_2025_-_1351-2025_-_demilson_antonio_riveiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2210/ind_-_2025_-_1351-2025_-_demilson_antonio_riveiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Indica para que interceda junto ao Presidente da AMAE CM — Autarquia Municipal de Agua e Esgoto, serviços de reparação e demais obras que se fazem necessárias no trecho em frente ao portão do GRES Vila de Japuíba na Rua Coronel Bastos —- 531 em Japuíba neste município de Cachoeiras de_x000D_
 Macacu/RJ.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2211/ind_-_2025_-_1352-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2211/ind_-_2025_-_1352-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Indica para que interceda junto a Secretaria Municipal de Obras, ao DD. Fernando Muzzi de Miranda Neto Secretário Municipal de Obras, para colocação de GUARDA CORPO e demais obras que se fazem necessárias no valão que corta a Rua Antônio José de Lima próximo a Igreja Católica em Japuíba neste município de Cachoeiras de Macacu/RJ.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2218/ind_-_2025_-_1354-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2218/ind_-_2025_-_1354-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Indica para que seja realizada a manutenção e substituição dos refletores do Estádio Municipal Izaltino Carneiro Ribeiro, Cachoeiras de Macacu/RJ.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2216/ind_-_2025_-_1355-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2216/ind_-_2025_-_1355-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Indica para que interceda junto ao Órgão Competente, para que seja realizada a pavimentação da Rua Gracindo de Souza Pinto, Localizada em Papucaia, neste Município.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2217/ind_-_2025_-_1356-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2217/ind_-_2025_-_1356-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Indica para que interceda junto ao Órgão Competente, para que seja realizada a pavimentação asfáltica da Rua da Felicidade, Localizada em Papucaia, neste Município</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2212/ind_-_2025_-_1362-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2212/ind_-_2025_-_1362-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Indica para que interceda junto a Secretaria Municipal de Obras, para que sejam adotadas, com urgência, MEDIDAS DE LIMPEZA, CAPINA, ROÇADA E MANUTENÇÃO DAS RUAS DOS BAIRROS CIDADE ALTA E GANGURI, PROMOVENDO A REMOÇÃO DE MATO, ENTULHOS E DETRITOS E GARANTINDO MELHORES CONDIÇÕES DE CIRCULAÇÃO E HIGIENE PARA OS MORADORES</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2221/ind_-_2025_-_1363-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2221/ind_-_2025_-_1363-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Indica para que interceda junto a Secretaria Municipal de Obras, para que sejam adotadas as providências necessárias para que SEJA REALIZADA COM URGÊNCIA CAPINA, LIMPEZA E MANUTENÇÃO DO BAIRRO COLETIVO NA RIBEIRA E DE TODAS AS RUAS DA RIBEIRA, COM ADOÇÃO DAS MEDIDAS NECESSÁRIAS PARA GARANTIA DE HIGIENE, SEGURANÇA E CIRCULAÇÃO ADEQUADA DOS MORADORES</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2222/ind_-_2025_-_1364-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2222/ind_-_2025_-_1364-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Indica para que  interceda junto a Secretaria Municipal de Obras, para que sejam adotadas as providências necessárias visando a REFORMA E MELHORIA DO “PARQUINHO” LOCALIZADO NA PRAÇA DA RIBEIRA, NO BAIRRO RIBEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2223/ind_-_2025_-_1365-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2223/ind_-_2025_-_1365-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Indica para que interceda junto a Secretaria Municipal de Obras, para que seja providenciada a INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE  (GINÁSTICA AO AR LIVRE) NA PRAÇA DA RIBEIRA, LOCALIZADA NO BAIRRO RIBEIRA, COM A DISPONIBILIZAÇÃO DOS EQUIPAMENTOS, INFRAESTRUTURA E SERVIÇOS NECESSÁRIOS PARA SEU USO SEGURO E PERMANENTE PELA COMUNIDADE.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2226/ind_-_2025_-_1371-2025_-_gilberto_da_sivla_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2226/ind_-_2025_-_1371-2025_-_gilberto_da_sivla_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>INDICO que seja encaminhado o expediente ao Excelentíssimo Prefeito Municipal, Sr. Rafael Muzzi de Miranda, para que intervenha junto ao Secretário Municipal de Obras para que possa providenciar a manutenção das comportas do Rio Macacu na localidade do Marubaí e do Rio Guapiaçu na localidade do São José.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2227/ind_-_2025_-_1372-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2227/ind_-_2025_-_1372-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>INDICO que seja encaminhado o expediente ao Excelentíssimo Prefeito Municipal, Sr. Rafael Muzzi de Miranda, para que intervenha junto ao Secretário Municipal de Saúde para que possa providenciar a implementação da extensão da base do SAMU na Região de São José no KM 17, visto que já existe estrutura física antes utilizada pela Guarda Municipal.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2231/ind_-_2025_-_1375_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_instalacao_protecao_lateral_pontes_ilha_tanque_renato_painha.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2231/ind_-_2025_-_1375_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_instalacao_protecao_lateral_pontes_ilha_tanque_renato_painha.pdf</t>
   </si>
   <si>
     <t>expediente ao Excelentissimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Orgado Competente, a instalagao de Guarda — Corpos (proteçao laterais) em diversas pontes citadas abaixo no bairro Guapiagu, neste Municipio, sendo: Ponte da Ilha de Sao Joao, Ponte do Tanque, Ponte do Renato, Ponte da Prainha</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2230/ind_-_2025_-_1376_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_reforma_ponte_cemiterio.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2230/ind_-_2025_-_1376_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_reforma_ponte_cemiterio.pdf</t>
   </si>
   <si>
     <t>Expediente ao Excelentissimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Orgao Competente, a reforma da ponte conhecida como Ponte do Cemitério de Cachoeiras, neste Municipio</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2239/ind_-_2025_-_1384-2025_-_hugo_guida_de_miranda_-_area_recreativa_quiosque_birico.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2239/ind_-_2025_-_1384-2025_-_hugo_guida_de_miranda_-_area_recreativa_quiosque_birico.pdf</t>
   </si>
   <si>
     <t>Indica para que interceda junto à Secretaria de Obras, Saneamento, Urbanismo e Conservação, para que seja realizada uma área recreativa com pista de skate, mesas de xadrez/ dama, parquinho infantil, campo de areia com gols reduzidos e academia da terceira idade atrás do Quiosque do Birico,  localizado na Rua Gessy Menezes- Ribeira</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2248/ind_-_2025_-__1385-2025_-_hugo_guida_de_miranda_-_construcao_escola_infantil_bairro_boa_vista.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2248/ind_-_2025_-__1385-2025_-_hugo_guida_de_miranda_-_construcao_escola_infantil_bairro_boa_vista.pdf</t>
   </si>
   <si>
     <t>INDICO para que seja realizada a construção de uma Escola de Educação Infantil no bairro Boa Vista.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2250/ind_-_2025_-_1387-2025_-_edgar_rosa_da_silva_-_manutencao_estradas_agrobrasil.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2250/ind_-_2025_-_1387-2025_-_edgar_rosa_da_silva_-_manutencao_estradas_agrobrasil.pdf</t>
   </si>
   <si>
     <t>INDICa que seja feita a realização de manutenção das estradas do bairro Agrobrasil, dentro dos limites territoriais do Município, a fim de garantir  segurança, mobilidade e dignidade aos moradores da localidade.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2251/ind_-_2025_-_1388-2025_-_edgar_rosa_da_silva_-_vigias_abrir_portoes.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2251/ind_-_2025_-_1388-2025_-_edgar_rosa_da_silva_-_vigias_abrir_portoes.pdf</t>
   </si>
   <si>
     <t>INDICO para que promova, junto à Secretaria Municipal de Saúde, a abertura dos portões das Unidades de Saúde às 06h da manhã pelos vigias noturnos, a fim de garantir maior conforto, segurança e dignidade aos pacientes que aguardam atendimento.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2261/ind_-_2025_-_1389-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2261/ind_-_2025_-_1389-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de uma Galeria na Rua da Malaria, localizada em Japuíba.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2253/ind_-_2025_-_1393_-_2025_-_ver_hugo_miranda_-_desapropriacao_terreno_oi_av_gov_roberto_silveira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2253/ind_-_2025_-_1393_-_2025_-_ver_hugo_miranda_-_desapropriacao_terreno_oi_av_gov_roberto_silveira.pdf</t>
   </si>
   <si>
     <t>Expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, no intuito de que interceda junto as Secretarias Pertinentes, para que seja realizada a desapropriaçao do terreno que era utilizado pela Oi Telemar, localizado na Avenida Governador Roberto Silveira em frente ao Centro Cultural Quintino Bocaiuva.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2254/ind_-_2025_-_1394_-_2025_-_ver_hugo_miranda_-_interceder_sec_obras_realizar_ampliacao_orla_da_varzea.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2254/ind_-_2025_-_1394_-_2025_-_ver_hugo_miranda_-_interceder_sec_obras_realizar_ampliacao_orla_da_varzea.pdf</t>
   </si>
   <si>
     <t>Encaminhar expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, no intuito de que interceda junto a Secretaria de Obras, Saneamento, Urbanismo e Conservaçao, para que seja realizada a ampliaçao da Orla da Varzea até o término do bairro.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_-_2025_-_1395_-_2025_-_ver_hugo_miranda_-_interceder_sec_obras_realizar_continuacao_canal_ribeira_rua_gessi_menezes.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_-_2025_-_1395_-_2025_-_ver_hugo_miranda_-_interceder_sec_obras_realizar_continuacao_canal_ribeira_rua_gessi_menezes.pdf</t>
   </si>
   <si>
     <t>Encaminhar expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, no intuito de que interceda junto a Secretaria de Obras, Saneamento, Urbanismo e Conservaçao, para que seja realizada a continuação da Urbanizacao, Pavimentaçao, Paisagismo e lluminaçao Publica de todo Canal da Ribeira, localizado na Rua Gessi Menezes.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2256/ind_-_2025_-_1396_-_2025_-_ver_nilton_matozo_viana_-_executivo_intermediar_secret_obras_instalar_hidrantes.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2256/ind_-_2025_-_1396_-_2025_-_ver_nilton_matozo_viana_-_executivo_intermediar_secret_obras_instalar_hidrantes.pdf</t>
   </si>
   <si>
     <t>Encaminhar expediente ao Exmo. Senhor Prefeito RAFAEL MUZZI DE MIRANDA, solicitando sua intermediaçao junto a SECRETARIA MUNICIPAL DE OBRAS, para dentro da viabilidade técnica e orçamentaria, para a Instalaçao de aparelhos de Hidrantes em trés pontos especificos da cidade</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2257/ind_-_2025_-_1397_-_2025_-_ver_tiago_teixeira_-_executivo_interceda_secretaria_reformar_aparelho_ginastica_ribeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2257/ind_-_2025_-_1397_-_2025_-_ver_tiago_teixeira_-_executivo_interceda_secretaria_reformar_aparelho_ginastica_ribeira.pdf</t>
   </si>
   <si>
     <t>Encaminhar expediente ao Exmo. Senhor Prefeito Municipal Rafael Muzzi de Miranda, para que interceda junto a Secretaria Competente para que seja REFORMADO OU SUBSTITUIDO os aparelhos de ginastica do Boulevard da Ribeira  - Parque Ribeira</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2258/ind_-_2025_-_1398_-_2025_-_ver_tiago_teixeira_-_executivo_interceda_secretaria_implantar_abastecimento_rua_felicidade_papucaia.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2258/ind_-_2025_-_1398_-_2025_-_ver_tiago_teixeira_-_executivo_interceda_secretaria_implantar_abastecimento_rua_felicidade_papucaia.pdf</t>
   </si>
   <si>
     <t>INDICO, seja encaminhado expediente ao Exmo. Senhor Prefeito Municipal Rafael Muzzi de Miranda, no intuito de que interceda junto a Secretaria Competente, para que seja implantada rede de abastecimento de agua na Rua daFelicidade e em suas viasparalelas em Papucaia — Cachoeiras de Macacu</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_-_2025_-_1433_-_2025_-_ver_demilson_monteiro_-_executivo_limpar_ruas_margem_rio_-_ganguri_cima_e_baixo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_-_2025_-_1433_-_2025_-_ver_demilson_monteiro_-_executivo_limpar_ruas_margem_rio_-_ganguri_cima_e_baixo.pdf</t>
   </si>
   <si>
     <t>Expediente ao Exmo. Sr. Prefeito Municipal Rafael Muzzi de Miranda, para providenciar a limpeza das ruas e a margem do Rio Ganguri, nos Bairros_x000D_
 Ganguri de Cima e Ganguri de Baixo</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2263/ind_-_2025_-_1437_-_2025_-_ver_hugo_miranda_-_executivo_interceder_governo_estadual_ceder_terreno_bombeiros_-_constrir_creche_e_escola_local_antigo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2263/ind_-_2025_-_1437_-_2025_-_ver_hugo_miranda_-_executivo_interceder_governo_estadual_ceder_terreno_bombeiros_-_constrir_creche_e_escola_local_antigo.pdf</t>
   </si>
   <si>
     <t>Expediente ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda, no intuito de que interceda junto ao Governo Estadual e as Secretarias Pertinentes, para que seja cedido ao Corpo de Bombeiros Militar a area localizada ao lado da Policia Militar Rodoviaria, no Km 70. Com a mudança da sede do Corpo de Bombeiros Militar, indico que seja construida no antigo espaço uma Creche e uma Unidade Escolarde primeiro segmento para atender a populaçao dos Bairros Parque Veneza e Goiabal</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2274/ind_-_2025_-_1447_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_contrucao_rede_aguas_pluviais_betel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2274/ind_-_2025_-_1447_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_contrucao_rede_aguas_pluviais_betel.pdf</t>
   </si>
   <si>
     <t>Expediente ao Exmo. Senhor Prefeito Municipal Rafael Muzzi de Miranda, que interceda junto aos órgaos competentes, para que seja realizada a construçao de rede de aguas pluviais no bairro Betel</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2275/ind_-_2025_-_1448_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_solucao_derrapagem_rua_alvim_santana_neves_bairro_70.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2275/ind_-_2025_-_1448_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_solucao_derrapagem_rua_alvim_santana_neves_bairro_70.pdf</t>
   </si>
   <si>
     <t>Expediente ao Exmo. Senhor Prefeito Municipal Rafael Muzzi de Miranda, que interceda junto aos órgaos competentes, para que seja realizado estudo de viabilidade para solucao da problematica de derrapagem na Rua Alvim Santana Neves no bairro 70, uma vez que em dias de chuva torna-se esta escorregadia gerando transtorno para veiculos que transitam no local</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2277/ind_-_2025_-_1451_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_instalacao_guarda-corpos_manutencao_ponte_rio_coqueiral.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2277/ind_-_2025_-_1451_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_instalacao_guarda-corpos_manutencao_ponte_rio_coqueiral.pdf</t>
   </si>
   <si>
     <t>Expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Órgão Competente, a instalação de Guarda-Corpos e Manutenção na Ponte sobre o Rio Coqueiral na ciclovia em Papucaia, neste Município.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>Expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Órgão Competente, a necessidade de construção de vestiários e banheiros (masculino e feminino) na quadra poliesportiva do Ganguri, neste Município.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2279/ind_-_2025_-_1453_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_colocacao_quebra-molas_todas_rua_expansao_b_papucaia.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2279/ind_-_2025_-_1453_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_colocacao_quebra-molas_todas_rua_expansao_b_papucaia.pdf</t>
   </si>
   <si>
     <t>Expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Órgão Competente, a Construção/Colocação de quebra-molas em todas as Ruas Da Expansão B, localizada em Papucaia, neste Município</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2280/ind_-_2025_-_1454_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_colocados_bancos_rodoviaria_papucaia.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2280/ind_-_2025_-_1454_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_colocados_bancos_rodoviaria_papucaia.pdf</t>
   </si>
   <si>
     <t>Expediente ao Excelentíssimo Senhor Prefeito Rafael Muzzi de Miranda, no intuito de interceder junto ao Orgão Competente, que sejam colocados / construídos Bancos na pracinha da rodoviária de Papucaia, neste Município.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2293/ind_-_2025_-_1480_-_2025_-_ver_edivaldo_pereira_de_souza_-_plo_anexo_-_obrigatoriedade_divulgacao_direitos_vagas_gratuitas_descontos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2293/ind_-_2025_-_1480_-_2025_-_ver_edivaldo_pereira_de_souza_-_plo_anexo_-_obrigatoriedade_divulgacao_direitos_vagas_gratuitas_descontos.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ao Exmo. Senhor Prefeito Rafael Muzzi de Miranda,no intuito de que interceda junto à Secretaria Responsável, para que receba este Anteprojeto de Lei, analise-o, e achando pertinente os benefícios para a população cachoeirense, encaminhe-o de volta para esta Casa de Leis para apreciação e votação</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1419/moc_-_2025_-_0142-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1419/moc_-_2025_-_0142-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Ao historiador e gestor de projetos socioambientais e educacionais estratégicos, Sr. Pedro Paulo Pinto da Rosa</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1508/moc_-_2025_-_0249-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1508/moc_-_2025_-_0249-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS AO SR CLAUDIO LEANDRO DA SILVA</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1623/moc_-_2025_-_0452-2025_-_edivaldo_pereira_de_souza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1623/moc_-_2025_-_0452-2025_-_edivaldo_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS A EQUIPE DO ESF FARAÓ, PELO DESTAQUE DE INDICADORES DE 2024._x000D_
 EQUIPE: Fernanda de Araújo Macedo, Gustavo Miward, Luana Silva da Rosa, Mariléia Machado da Silva Azevedo, Michelle Rotina da Silva, Rosilene Belmiro de Frias, Silvia Araújo Alves, Tania da Silva Conceição.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1656/moc_-_2025_-_0433-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1656/moc_-_2025_-_0433-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Senhor EMERSON FLORES CARDOSO, CB PM RG 106259, 4º CPA/35º BPM - 4º CIA GUARNIÇÃO DPO DE PAPUCAIA.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1657/moc_-_2025_-_0434-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1657/moc_-_2025_-_0434-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos, ao Senhor RENAN VERÍSSIMO MALDONADO, CB PM RG 100949, 4º CPA/35º BPM - 4º CIA GUARNIÇÃO DPO DE PAPUCAIA.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1658/moc_-_2025_-_0435-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1658/moc_-_2025_-_0435-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos, ao Senhor RONALDO PIERRE DA CONCEIÇÃO COSTA, 2º SGT PM RG 83900, 4º CPA/35º BPM - 4º CIA Guarnição DPO de Papucaia.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1679/moc_-_2025_-_0503_-_2025_-_ver_hugo_guida_de_miranda_-_mocao_jair_paiva_roza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1679/moc_-_2025_-_0503_-_2025_-_ver_hugo_guida_de_miranda_-_mocao_jair_paiva_roza.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Senhor Jair Paiva da Roza.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1708/moc_-_2025_-_0528_-_2025_-_ver_hugo_guida_de_miranda_-_mocao_prof_fabio_barcelos_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1708/moc_-_2025_-_0528_-_2025_-_ver_hugo_guida_de_miranda_-_mocao_prof_fabio_barcelos_sousa.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Senhor FÁBIO BARCELOS SOUSA</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1800/2025_-_moc_-_0688-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1800/2025_-_moc_-_0688-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE CONGRATULAÇÕES E APLAUSOS AOS SENHORES FÁBIO MELLO DE SOUZA - 1º TENENTE PMERJ, WELLINGTON DA SILVA BAPTISTA ROMANI -SUBTENENTE PMERJ, MÁRCIO MEDEIROS ROMANI - 1º SARGENTO PMERJ E THIAGO SILVA DE OLIVEIRA - 3º SARGENTO PMERJ.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1830/moc_-_2025_-_0703-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1830/moc_-_2025_-_0703-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Senhor 2º Sargento Leonardo Matozo Rodrigues.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1831/moc_-_2025_-_0704-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1831/moc_-_2025_-_0704-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Senhor Capitão Felipe Esteves Gonçalves Viana.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1813/moc_-_2025_-_0705-2025_-_edivaldo_pereira_de_souza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1813/moc_-_2025_-_0705-2025_-_edivaldo_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>Moções de Congratulações e aplausos às Senhoras Luciene Barcelos da Silva, Luciana da Silva Ouverney e Sandra Lúcia de Souza Leão.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1845/moc_-_2025_-_0748_-_2025_-_ver_marcos_vinicius_-_mocao_jane_mara_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1845/moc_-_2025_-_0748_-_2025_-_ver_marcos_vinicius_-_mocao_jane_mara_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Senhora Jane Mara da Silva.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1846/moc_-_2025_-_0749_-_2025_-_ver_marcos_vinicius_-_mocao_uellington_marins_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1846/moc_-_2025_-_0749_-_2025_-_ver_marcos_vinicius_-_mocao_uellington_marins_da_silva.pdf</t>
   </si>
   <si>
     <t>SR UELLINGTON MARINS DA SILVA</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1847/moc_-_2025_-_0750_-_2025_-_ver_marcos_vinicius_-_mocao_jesse_pinheiro_da_costa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1847/moc_-_2025_-_0750_-_2025_-_ver_marcos_vinicius_-_mocao_jesse_pinheiro_da_costa.pdf</t>
   </si>
   <si>
     <t>SR JESSE PINHEIRO DA COSTA</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1897/moc_-_2025_-_0838-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1897/moc_-_2025_-_0838-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SENHOR VALDECIR SIQUEIRA</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2077/moc_-_2025_-_0944-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2077/moc_-_2025_-_0944-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Senhor PIERRE RODRIGUES FOLLY - 2º SD PM, RG 108.654.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2078/moc_-_2025_-_0945-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2078/moc_-_2025_-_0945-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Senhor ERTON FERREIRA PINTO JÚNIOR 1º SGT PM RG 75.210.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2079/moc_-_2025_-_0946-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2079/moc_-_2025_-_0946-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Senhor LEANDRO LACERDA MENEZES 2º SGT PM RG 83.145.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2096/moc_-_2025_-_1080-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2096/moc_-_2025_-_1080-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SENHOR ANDERSON LUÍS DE MORAES, DEPUTADO ESTADUAL LICENCIADO E ATUAL SECRETÁRIO DE ESTADO DE CIÊNCIA, TECNOLOGIA E INOVAÇÃO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2097/moc_-_2025_-_1081-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2097/moc_-_2025_-_1081-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO EXCELENTÍSSIMO SENHOR ALTINEU CORTES, DEPUTADO FEDERAL PELO ESTADO DO RIO DE JANEIRO.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2098/moc_-_2025_-_1084-2025_-_rafaella_mendes_ouverney_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2098/moc_-_2025_-_1084-2025_-_rafaella_mendes_ouverney_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Acatando os preceitos regimentais desta Casa Legislativa e após ouvir o digno Plenário, requeremos seja encaminhada “Moção de Congratulações e  Aplausos”, a Senhorita RAFAELLA MENDES OUVERNEY, profissional de comunicação em ambiente virtual, influenciadora digital e blogueira, RG 22.364.508-6 - pelo brilhante e relevante trabalho que vem prestando à população cachoeirense.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2110/moc_-_2025_-_1090-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2110/moc_-_2025_-_1090-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Moção de Cogratulações e Aplausos ao Policial Civil Pedro Ribeiro Monteiro e  Silva, matrícula nº 51562880, lotado na 67ª Delegacia de Polícia.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2122/moc_-_2025_-_1142-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2122/moc_-_2025_-_1142-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE JÚLIO HELENO PEREIRA DE SOUZA, "CARINHOSAMENTE CONHECIDO COMO JULINHO ROLL" OCORRIDO RECENTEMENTE EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2142/moc_-_2025_-_1160-2025_-_gilberto_da_silva_azevedo_junior_-_marta_da_silva_lopes_soares.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2142/moc_-_2025_-_1160-2025_-_gilberto_da_silva_azevedo_junior_-_marta_da_silva_lopes_soares.pdf</t>
   </si>
   <si>
     <t>Acatando os preceitos regimentais desta Casa Legislativa e após ouvido o Douto Plenário, requeiro seja encaminhada a presente Moção de  Congratulações e Aplausos à Senhora Marta da Silva Lopes Soares, pelos relevantes serviços prestados à comunidade de Cachoeiras de Macacu, especialmente no fomento à cultura e ao artesanato local.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2155/moc_-_2025_-_1189-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2155/moc_-_2025_-_1189-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Senhor Professor José Augusto Oliveira Cordeiro, idealizador e gestor do projeto Força do Saber.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2172/moc_-_2025_-_1204-2025_-_edivaldo_pereira_de_souza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2172/moc_-_2025_-_1204-2025_-_edivaldo_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao 3º Sargento, lotado no DGP da Polícia Militar do Estado do Rio de Janeiro, Senhor(a) JAMES RODRIGO DE MENEZES DA SILVA.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2187/moc_-_2025_-_1244-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2187/moc_-_2025_-_1244-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Acatando os preceitos regimentais desta Casa Legislativa, e após ouvido douto Plenário, Requisito que seja encaminhada “Moção de Congratulações e Aplausos”, ao Sr. WELLINTON CAMPOS DE ANDRIOLO, por sua inspiradora trajetória de superação, fé, solidariedade e relevantes serviços prestados ao município de Cachoeira de Macacu.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2219/moc_-_2025_-_1343-2025_-_marcos_vinicius_ferreira_romero_-_rodrigo_goncalves_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2219/moc_-_2025_-_1343-2025_-_marcos_vinicius_ferreira_romero_-_rodrigo_goncalves_da_silva.pdf</t>
   </si>
   <si>
     <t>Requisita que seja encaminhada “Moção de Congratulações e Aplausos”, ao Sr. Rodrigo Gonçalves da Silva, por seus relevantes serviços prestados ao município de Cachoeiras de Macacu na área da comunicação e empreendedorismo.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2203/moc_-_2025_-_1344-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2203/moc_-_2025_-_1344-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Adalto de Andrade Machado Júnior, por seus relevantes serviços prestados ao município de Cachoeiras de Macacu na área da comunicação e empreendedorismo.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2204/moc_-_2025_-_1345-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2204/moc_-_2025_-_1345-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Sra. Adriana Martins dos Reis, por sua dedicação exemplar e contribuições significativas para a saúde e a inclusão social em nosso município, especialmente no que tange ao apoio às pessoas com deficiência e com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2220/moc_-_2025_-_1346-2025_-_marcos_vinicius_ferreira_romero_-_rodrigo_goncalves_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2220/moc_-_2025_-_1346-2025_-_marcos_vinicius_ferreira_romero_-_rodrigo_goncalves_da_silva.pdf</t>
   </si>
   <si>
     <t>Requisita que seja encaminhada “Moção de Congratulações e Aplausos”, como propósito homenagear o Dr. lago Almeida e reconhecer publicamente a notável atuação profissional e o compromisso social em nosso município.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2252/moc_-_2025_-_1390-2025_-_jose_lucas_stutz_delgado_pinto_-_anna_beatriz_torres_peres_marins.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2252/moc_-_2025_-_1390-2025_-_jose_lucas_stutz_delgado_pinto_-_anna_beatriz_torres_peres_marins.pdf</t>
   </si>
   <si>
     <t>Acatando os preceitos regimentais desta Casa Legislativa e após ouvir o douto Plenário, REQUEIRO que seja encaminhada MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à jovem ANNA BEATRIZ TORRES PERES MARINS, nascida em 19 de fevereiro de 2007, em Niterói - RJ, estudante e reconhecida Jovem Liderança, pelos relevantes serviços prestados à sociedade e pelo destaque em sua trajetória política e cidadã.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Vilmar Pereira da Silva (Lolô Eletricista), Demilson Antônio R. Monteiro (Demilson Monteiro), Fabrício de Araujo Sousa (Fabrício Português), Tiago da Silva Teixeira (Tiago do Gás)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1389/2025_-_plc_-_0118-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1389/2025_-_plc_-_0118-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE CACHOEIRAS DE MACACU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Rafael Muzzi de Miranda</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1442/plo_2025_0135-2025_gratificacao_temporaria_atividades_especiais_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1442/plo_2025_0135-2025_gratificacao_temporaria_atividades_especiais_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GRATIFICAÇÃO TEMPORÁRIA DE ATIVIDADES ESPECIAIS NO ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE _x000D_
  CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1440/plc_-_2025_-_136-2025_-_altera_a_estrutura_administrativa_do_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1440/plc_-_2025_-_136-2025_-_altera_a_estrutura_administrativa_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE CACHOEIRAS DE MACACU, CRIANDO CARGOS, DEFININDO SEUS RESPECTIVOS ORGAOS E SUAS COMPETÊNCIAS BÁSICAS.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1554/plc_-_2025_-_0316-2025_-_executivo_-_retirado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1554/plc_-_2025_-_0316-2025_-_executivo_-_retirado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na redação do Capítulo IV, do artigo 15 da Lei Complementar nº 0042 de 15 de março de 2016 que Institui o Plano de Carreira, Cargos e Vencimentos da Guarda Civil Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>Demilson Antônio R. Monteiro (Demilson Monteiro), Fabrício de Araujo Sousa (Fabrício Português), Tiago da Silva Teixeira (Tiago do Gás), Vilmar Pereira da Silva (Lolô Eletricista)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1714/plc_-_2025_-_0538-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1714/plc_-_2025_-_0538-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>“ALTERA A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1757/plc_-_2025_-_0599-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1757/plc_-_2025_-_0599-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO I E ACRESCENTA O ANEXO II NA REDAÇÃO DO CAPÍTULO IV, DO ARTIGO 15 DA LEI COMPLEMENTAR Nº 0042 DE 15 DEMARÇO DE 2016 QUE INSTITUI O PLANO DE CARREIRA, CARGOS E VENCIMENTOS DA GUARDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1764/plc_-_2025_-_0625_-_2025_-_vilmar_pereira_da_silva_-_reserva_de_vagas_em_empresas.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1764/plc_-_2025_-_0625_-_2025_-_vilmar_pereira_da_silva_-_reserva_de_vagas_em_empresas.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A RESERVA DE VAGAS PARA RESIDENTES E DOMICILIADOS EM EMPRESAS QUE SE ESTABELEÇAM EM CACHOEIRAS DE MACACU</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1838/plo_2025_0696-2025_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1838/plo_2025_0696-2025_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 15, PARÁGRAFOS 1º E 2º, DA LEI COMPLEMENTAR MUNICIPAL Nº 001 DE 31 DE DEZEMBRO DE 1991 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 022 DE 17 DE DEZEMBRO DE 2007, QUE VERSA SOBRE INSTITUIÇÃO DA CONTRIBUIÇÃO PARA CUSTEIO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA - COSIP, A FIM DE ADEQUÁ-LA À EMENDA CONSTITUCIONAL Nº132/2023, NO MISTER DE INCLUIR A EXPANSÃO E A MELHORIA DO SERVIÇO DE ILUMINAÇÃO PÚBLICA E TAMBÉM DA IMPLANTAÇÃO, QUANDO POSSÍVEL, DE SISTEMA DE VIDEOMONITORAMENTO PARA SEGURANÇA E PRESERVAÇÃO DE LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2072/plo_-_2025_-_1040-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2072/plo_-_2025_-_1040-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>"Institui, no âmbito do Município de Cachoeiras de Macacu, medidas de prevenção e combate à erotização infantil e à exposição sexual precoce de crianças, e dá outras providências."</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1388/2025_-_plo_-_0119-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1388/2025_-_plo_-_0119-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE DIÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1390/2025_-_plo_-_0120-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1390/2025_-_plo_-_0120-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE ADIANTAMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1443/plo_2025_0137-2025_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1443/plo_2025_0137-2025_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 48, SEÇÃO II, DO CAPÍTULO XI, DA LEI MUNICIPAL Nº2.416 DE 07 DE MAIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1441/plo_2025_0138-2025_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1441/plo_2025_0138-2025_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º, PARÁGRAFO 1º DA LEI MUNICIPAL Nº1.622 DE 27 DE ABRIL DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1444/plo_-_2025_-_139-2025_-_autoriza_reajuste_salarial.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1444/plo_-_2025_-_139-2025_-_autoriza_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REAJUSTE SALARIAL A SERVIDORES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1445/plo_-_2025_-_0140-2025_-_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1445/plo_-_2025_-_0140-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 23 da Lei Complementar nº 0082 de 07 de dezembro de 2022 do Regime Próprio de Previdência Social do Município de Cachoeiras de Macacu/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1420/plo_-_2025_-_0143-2025_-_nilton_matozo_viana.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1420/plo_-_2025_-_0143-2025_-_nilton_matozo_viana.pdf</t>
   </si>
   <si>
     <t>Implanta o Programa Farmácia Dispensadora de Medicamentos 24 horas na UPA -Unidade de Pronto Atendimento da Rede Pública de Saúde do Município de Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1431/plo_-_2025_-_0152-2025_-_declara_utilidade_publica_a_associacao_papucaia_esporte_clube.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1431/plo_-_2025_-_0152-2025_-_declara_utilidade_publica_a_associacao_papucaia_esporte_clube.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PAPUCAIA ESPORTE CLUBE.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por ANULAÇÃO DE DOTAÇÃO no Orçamento-Programa de 2025.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1537/plo_2025_0216_2025_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1537/plo_2025_0216_2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1538/plo_-_2025_-_0217-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1538/plo_-_2025_-_0217-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por ANULAÇÃO DE no Orçamento-Programa de 2025.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1539/plo_2025_0218_2025_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1539/plo_2025_0218_2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1540/plo_-_2025_-_0219-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1540/plo_-_2025_-_0219-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1541/plo_-_2025_-_0220-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1541/plo_-_2025_-_0220-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1542/plo_2025_0221_2025_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1542/plo_2025_0221_2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1543/plo_2025_0222_2025_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1543/plo_2025_0222_2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1544/plo_2025_0223_2025_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1544/plo_2025_0223_2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1545/plo_2025_0224_2025_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1545/plo_2025_0224_2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1489/plo_-_2025_-_0229-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1489/plo_-_2025_-_0229-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>"Autoriza a criação do Programa Cartão Verde da Educação de Cachoeiras de Macacu e dá outras providências."</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1492/plo_-_2025_-_0234_-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1492/plo_-_2025_-_0234_-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do programa Escola do Amanhã de Cachoeiras de Macacu, e dá outras providências</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1494/plo_-_2025_-_0235_-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1494/plo_-_2025_-_0235_-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do programa "Alimento fresco, Aluno feliz", e dá outras providencias.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1499/plo_-_2025_-_0236_-_2025_-_programa_farmacia_para_todos_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1499/plo_-_2025_-_0236_-_2025_-_programa_farmacia_para_todos_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Programa "Farmácia para todos" de Cachoeiras de Macacu, e dá outras providências</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1514/plo_2025_0244-2025_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1514/plo_2025_0244-2025_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>CRIA A AVENIDA DO SAMBA VEREADOR NÉLCEMIR LAGOAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1510/plo_-_2025_-_0252-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1510/plo_-_2025_-_0252-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Autoriza a Transferência da Autonomia dos Taxis de Cachoeiras de Macacu e dá outras providências.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1512/plo_-_2025_-_0253-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1512/plo_-_2025_-_0253-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do banco de sangue de Cachoeiras de Macacu e dá outras providências.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1521/plo_-_2025_-_0260-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1521/plo_-_2025_-_0260-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO À RUA SÃO JORGE, BAIRRO BETEL, EM CACHOEIRAS DE MACACU-RJ".</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1529/plo_-_2025_-_0279-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1529/plo_-_2025_-_0279-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Cria a obrigatoriedade da Contratação de Jovem Aprendiz pelas Empresas que Prestem Serviço Terceirizado ao Município de Cachoeiras de Macacu e dá outras providências.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1531/plo_2025_0283-2025_retirada_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1531/plo_2025_0283-2025_retirada_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Autoriza a Regularização Fundiária Urbana (REURB) no município de Cachoeiras de Macacu, em conformidade com a Lei Federal nº 13.465/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1551/plo_-_2025_-_0304-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1551/plo_-_2025_-_0304-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Autoriza a utilização de parques e praças públicas pelo comércio local de Cachoeiras de Macacu e dá outras providências.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Denomina a Rua 13 de maio localizado no Bairro da Várzea "Vereador Zali Pereira da Silva".</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1578/plo_-_2025_-_0360-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1578/plo_-_2025_-_0360-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A TABELA SALARIAL DO QUADRO DOS FUNCIONÁRIOS DO MAGISTÉRIO DA EDUCAÇÃO MUNICIPAL (ANEXO IV-A).</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DA SEMANA MUNICIPAL DO CICLISMO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1599/plo_-_2025_-_0373-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1599/plo_-_2025_-_0373-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>ALTERA O LIMITE DAS CONSIGNAÇÕES A QUE SE REFERE A LEI MUNICIPAL Nº 2.553/2023.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1606/plo_-_2025_-_0382-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1606/plo_-_2025_-_0382-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1585/plo_-_2025_-_0383-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1585/plo_-_2025_-_0383-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PROGRAMA CNH SOCIAL NO ÂMBITO MUNICIPAL DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1814/plo_-_2025_-_0394_-_2025_-_ver_vilmar_pereira_-_disponibilizar_quaro_diario_de_profissionais_nas_unidades_de_saude.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1814/plo_-_2025_-_0394_-_2025_-_ver_vilmar_pereira_-_disponibilizar_quaro_diario_de_profissionais_nas_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZACAO NAS UNIDADES DE SAUDE DO QUADRO DIARIO DE PROFISSIONAIS E RELACAO DE NOMES, ESPECIALIDADES E HORARIOS DE ATENDIMENTO DE TODOS OS SEUS PROFISSIONAIS DE SAUDE EM CADA UNIDADE EM CACHOEIRAS DE MACACU E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL PARA A AQUISIÇÃO DE ALIMENTOS DA AGRICULTURA FAMILIAR E PEQUENOS PRODUTORES - PAA NO ÂMBITO DO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1622/plo_-_2025_-_0402-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1622/plo_-_2025_-_0402-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1601/plo_-_2025_-_0403-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1601/plo_-_2025_-_0403-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>POSSIBILITA A UTILIZAÇÃO DE ESPAÇOS DAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO NO COMBATE À INSEGURANÇA ALIMENTAR E NUTRICIONAL NO MUNICÍPIO DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1602/plo_-_2025_-_0404-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1602/plo_-_2025_-_0404-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PLANO MUNICIPAL PARA O DESENVOLVIMENTO DAS LUTAS E ARTES MARCIAIS DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1603/plo_-_2025_-_0405-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1603/plo_-_2025_-_0405-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO À EDUCAÇÃO MIDIÁTICA NO MUNICÍPIO, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1604/plo_-_2025_-_0406-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1604/plo_-_2025_-_0406-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA O CUMPRIMENTO DO TETO REMUNERATÓRIO MUNICIPAL, FIXA O TETO SALARIAL NO VALOR CORRESPONDENTE AO SUBSÍDIO DO PREFEITO DE CACHOEIRAS DE MACACU NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDACIONAL DO MUNICÍPIO DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS PARA A INSTALAÇÃO DE SISTEMAS DE ENERGIA SOLAR FOTOVOLTAICA NO MUNICÍPIO, ESTABELECENDO REQUISITOS PARA A SEGURANÇA ESTRUTURAL DAS EDIFICAÇÕES DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1633/plo_2025_0442-2025__hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1633/plo_2025_0442-2025__hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO À RUA DERMEVAL DE FREITAS NOGUEIRA, NA CASTÁLIA, EM CACHOEIRAS DE MACACU-RJ."</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1638/plo_-_2025_-_0447-2025_-_executivo_-_estilizacao_do_brasao_do_municipio_de_cachoeiras_de_macacu.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1638/plo_-_2025_-_0447-2025_-_executivo_-_estilizacao_do_brasao_do_municipio_de_cachoeiras_de_macacu.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTILIZAÇÃO DO BRASÃO DO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1639/plo_-_2025_-_0448-2025_-_executivo_-_atualiza_tabela_quadro_funcionario_administrativo_educacao.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1639/plo_-_2025_-_0448-2025_-_executivo_-_atualiza_tabela_quadro_funcionario_administrativo_educacao.pdf</t>
   </si>
   <si>
     <t>ATUALIZA A TABELA DO QUADRO DOS FUNCIONÁRIOS DO ADMINISTRATIVO DA EDUCAÇÃO MUNICIPAL (ANEXO IV-B)</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1640/plo_-_2025_-_0450-2025_-_executivo_-_da_denominacao_estrategia_de_saude_da_familia_vecchi.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1640/plo_-_2025_-_0450-2025_-_executivo_-_da_denominacao_estrategia_de_saude_da_familia_vecchi.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À ESTRATÉGIA DE SAÚDE DA FAMÍLIA DO VECCHI, EM CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ATENDIMENTO PRIORITÁRIO AOS PORTADORES DE FIBROMIALGIA NA MARCAÇÃO DE SESSÕES DE FISIOTERAPIA PELO PODER PÚBLICO MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE CACHOEIRAS DE MACACU E DPA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1654/plo_2025_0476-2025__demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1654/plo_2025_0476-2025__demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa Municipal 'Dança pela Vida', voltado à promoção da saúde física e mental de mulheres através de aulas gratuitas de dança, no Município de Cachoeiras de Macacu, e dá outras providências.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1695/plo_-_2025_-_0484-2025_-_executivo_-_ldo_2026_-_lei_de_diretrizes_orcamentarias_de_2026.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1695/plo_-_2025_-_0484-2025_-_executivo_-_ldo_2026_-_lei_de_diretrizes_orcamentarias_de_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1661/plo_-_2025_-_0486_-_2025_-_feira_permanente_agricultura_familiar_-_ver_celio_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1661/plo_-_2025_-_0486_-_2025_-_feira_permanente_agricultura_familiar_-_ver_celio_maciel.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FEIRA PERMANENTE DA AGRICULTURA FAMILIAR NO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1662/plo_-_2025_-_0487_-_2025_-_ver_celio_maciel_-_patrimonio_cultural_natureza_imaterial_turmas_bate-bola.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1662/plo_-_2025_-_0487_-_2025_-_ver_celio_maciel_-_patrimonio_cultural_natureza_imaterial_turmas_bate-bola.pdf</t>
   </si>
   <si>
     <t>DECLARO COMO PATRIMÔNIO CULTURAL DE NATUREZA IMATERIAL, AS TURMAS DE BATE-BOLA DO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1663/plo_-_2025_-_0488_-_2025_-_ver_celio_maciel_-_institui_o_dia_de_acao_de_gracas.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1663/plo_-_2025_-_0488_-_2025_-_ver_celio_maciel_-_institui_o_dia_de_acao_de_gracas.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA DA AÇÃO DE GRAÇAS " NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO AOS CORRETORES DE IMÓVEIS E ADVOGADOS NO ÂMBITO DO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1665/plo_-_2025_-_0490-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1665/plo_-_2025_-_0490-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE EDUCAÇÃO ECONÔMICA NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1666/plo_-_2025_-_0491-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1666/plo_-_2025_-_0491-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ESTACIONAMENTO ROTATIVO NO CENTRO DA CIDADE DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1667/plo_2025_0492-2025__celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1667/plo_2025_0492-2025__celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CRIAÇÃO DA CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM EPILEPSIA DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO E PREVENÇÃO AO USO DE DROGAS POR CRIANÇAS E ADOLESCENTES NO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1696/plo_-_2025_-_0522-2025_-_executivo_-_cria_o_programa_mulher_segura.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1696/plo_-_2025_-_0522-2025_-_executivo_-_cria_o_programa_mulher_segura.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MULHER MAIS SEGURA NA GUARDA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1698/plo_-_2025_-_0523-2025_-_executivo_-_programa_de_parcelamento_ppe_amae.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1698/plo_-_2025_-_0523-2025_-_executivo_-_programa_de_parcelamento_ppe_amae.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO PROGRAMA DE PARCELAMENTO ESPECIAL-PPE DA AUTARQUIA MUNICIPAL DE ÁGUA E ESGOTO DE CACHOEIRAS DE MACACU -AMAE - CM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1700/plo_-_2025_-_0524-2025_-vilmar_pereira_da_silva_-_utilidade_publica_associacao_musical_agua_viva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1700/plo_-_2025_-_0524-2025_-vilmar_pereira_da_silva_-_utilidade_publica_associacao_musical_agua_viva.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO MUSICAL ÁGUA VIVA.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1702/plo_-_2025_-_0526-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1702/plo_-_2025_-_0526-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA NOEMIA ADELAIDE DE ALMEIDA NO BAIRRO VARZEA, EM CACHOEIRAS DE MACACU-RJ</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1715/plo_2025_0537_2025_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1715/plo_2025_0537_2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO E PROTEÇÃO AOS DIREITOS DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2060/plo_-_2025_-_0556-2025_-_celio_de_carvalho_maciel_-_institui_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2060/plo_-_2025_-_0556-2025_-_celio_de_carvalho_maciel_-_institui_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE CACHOEIRAS DE MACACU, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1735/plo_-_2025_-_0576-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1735/plo_-_2025_-_0576-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE CACHOEIRAS DE MACACU A PALAVRA "RELENGO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1734/plo_-_2025_-_0577-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1734/plo_-_2025_-_0577-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA DO RELENGO" NO CALENDÁRIO OFICIAL MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1759/plo_-_2025_-_0583_-_2025_-_ver_vilmar_pereira_-_declara_utilidade_publica_associacao_trabalhadores.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1759/plo_-_2025_-_0583_-_2025_-_ver_vilmar_pereira_-_declara_utilidade_publica_associacao_trabalhadores.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE TRABALHADORES DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1740/plo_-_2025_-_0586_-_2025_-_ver_edgar_silva_-_reconhecer_pessoas_com_fibromialgia_direitos_e_garantias_de_deficientes.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1740/plo_-_2025_-_0586_-_2025_-_ver_edgar_silva_-_reconhecer_pessoas_com_fibromialgia_direitos_e_garantias_de_deficientes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECONHECER ÀS PESSOAS COM FIBROMIALGIA OS MESMOS DIREITOS E GARANTIAS DAS PESSOAS COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1775/plo_-_2025_-_0592-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1775/plo_-_2025_-_0592-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oferta pública de estágios profissionais pelo Poder Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DA POLÍTICA MUNICIPAL DE FOMENTO AO TURISMO RURAL SUSTENTÁVEL EM CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PROGRAMA MUNICIPAL DE APOIO À AGRICULTURA FAMILIAR NO MUNICÍPIO DE CACHOEIRAS DE MACACU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1753/plo_-_2025_-_0595-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1753/plo_-_2025_-_0595-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Programa "Adote uma Estrada Rural" no município de Cachoeiras de Macacu, e dá outras providências.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1754/plo_-_2025_-_0596-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1754/plo_-_2025_-_0596-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da cobrança de sacolas plásticas pelos estabelecimentos comerciais no município de Cachoeiras de Macacu e dá outras providências.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Autoriza a criação do Banco de Sementes Comunitário do Município de Cachoeiras de Macacu, e dá outras providências.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ALINHAMENTO E A RETIRADA DE FIOS EM DESUSO E DESORDENADOS EXISTENTES EM POSTES DE ENERGIA ELÉTRICA, NO ÂMBITO DO MUNICÍPIO DE CACHOEIRAS DE MACACU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1769/plo_-_2025_-_0630-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1769/plo_-_2025_-_0630-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE IMPLANTAÇÃO DE SISTEMA DE AGENDAMENTOS À DISTÂNCIA, UTILIZANDO TELEFONE, INTERNET, APLICATIVOS DE CELULAR OU SIMILARES, PARA O TRANSPORTE DE PACIENTES QUE REALIZAM CONSULTAS E EXAMES FEITOS FORA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1598/plo_-_2025_-_0394_-_2025_-_disponibilizar_quadro_horario_unidades_saude_-_vilmar_-_lolo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1598/plo_-_2025_-_0394_-_2025_-_disponibilizar_quadro_horario_unidades_saude_-_vilmar_-_lolo.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO NAS UNIDADES DE SAÚDE DO QUADRO DIÁRIO DE PROFISSIONAIS E RELAÇÃO DE NOMES, ESPECIALIDADES E HORÁRIOS DE ATENDIMENTO DE TODOS OS SEUS PROFISSIONAIS DE SAÚDE EM CADA UNIDADE EM CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1779/plo_-_2025_-_0653-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1779/plo_-_2025_-_0653-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE APOIO PSICOLÓGICO E EMOCIONAL PARA TRABALHADORES DA REDE PÚBLICA DE SAÚDE DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1781/plo_-_2025_-_0654-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1781/plo_-_2025_-_0654-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>PROÍBE A SUBSTITUIÇÃO DA CELEBRAÇÃO DO "DIA DAS MÃES" E DO "DIA DOS PAIS" POR "DIA DA FAMÍLIA" NAS INSTITUIÇÕES DE ENSINO PÚBLICAS E PRIVADAS NO ÂMBITO DO MUNICÍPIO DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1782/plo_-_2025_-_0655-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1782/plo_-_2025_-_0655-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA DISPONIBILIZAÇÃO DE REDE WI-FI GRATUITA EM REPARTIÇÕES PÚBLICAS MUNICIPAIS QUE POSSUAM ACESSO À INTERNET, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1776/plo_-_2025_-_0656-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1776/plo_-_2025_-_0656-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE ARTES MARCIAIS COMO ATIVIDADE TERAPEUTICA NO MUNICÍPIO DE  CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1777/plo_-_2025_-_0657-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1777/plo_-_2025_-_0657-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>PROÍBE A EMISSÃO DE RUÍDOS EXCESSIVOS POR MOTOCICLETAS EM CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1818/plo_-_2025_-_0689-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1818/plo_-_2025_-_0689-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Institui os Jogos Estudantis no Município de Cachoeiras de Macacu e dá outras providências.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1837/plo_2025_0716-2025_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1837/plo_2025_0716-2025_executivo.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO PAVILHÃO AGRÍCOLA, DO PARQUE DE EXPOSIÇÕES E EVENTOS NA RIBEIRA, CACHOEIRAS DE MACACU-RJ.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1817/plo_-_2025_-_0723-2025_-_edivaldo_pereira_de_souza.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1817/plo_-_2025_-_0723-2025_-_edivaldo_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A ESTRADA NAS LOCALIDADES PORTO TABOADO, BOM JARDIM, FARAÓ DE BAIXO E FARAÓ DE CIMA, CACHOEIRAS DE MACACU-RJ.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1816/plo_-_2025_-_0726-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1816/plo_-_2025_-_0726-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CARTEIRA DE IDENTIFICAÇÃO DE PESSOA COM FIBROMIALGIA - CIPFIBRO NO ÂMBITO DO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1839/plo_-_2025_-_0737-2025_-_hugo_guida_de_miranda_-_prioridade_mulheres_vitima_de_violencia.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1839/plo_-_2025_-_0737-2025_-_hugo_guida_de_miranda_-_prioridade_mulheres_vitima_de_violencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE NA INSERÇÃO DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO ÂMBITO NO MUNICÍPIO DE CACHOEIRAS DE MACACU, MEDIANTE ATUAÇÃO CONJUNTA DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E POLÍTICAS PARA MULHERES E DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, INDÚSTRIA, COMÉRCIO E TRABALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1840/plo_-_2025_-_0739-2025_-_celio_de_carvalho_maciel_-_educacao_moral_e_civica.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1840/plo_-_2025_-_0739-2025_-_celio_de_carvalho_maciel_-_educacao_moral_e_civica.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CURRÍCULO DAS ESCOLAS MUNICIPAIS DE CACHOEIRAS DE MACACU O CONTEÚDO DE EDUCAÇÃO MORAL E CÍVICA E DETERMINA A EXECUÇÃO DO HINO NACIONAL BRASILEIRO SEMANALMENTE.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1841/plo_-_2025_-_0740-2025_-_celio_de_carvalho_maciel_-_programa_escola_sem_doutrinacao.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1841/plo_-_2025_-_0740-2025_-_celio_de_carvalho_maciel_-_programa_escola_sem_doutrinacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL ESCOLA SEM DOUTRINAÇÃO EM CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1842/plo_-_2025_-_0741-2025_-_celio_de_carvalho_maciel_-_programa_ronda_escolar.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1842/plo_-_2025_-_0741-2025_-_celio_de_carvalho_maciel_-_programa_ronda_escolar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PROGRAMA RONDA ESCOLAR NO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1873/plo_2025_0762-2025__celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1873/plo_2025_0762-2025__celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>CRIA CADASTRO PÚBLICO DE PROFISSIONAIS AUTÔNOMOS DE CACHOEIRAS DE MACACU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1874/plo_2025_0763-2025__celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1874/plo_2025_0763-2025__celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>CRIA CAMPANHA PERMANENTE DE PREVENÇÃO À SEXUALIZAÇÃO PRECOCE DE CRIANÇAS NO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1875/plo_2025_0764-2025__celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1875/plo_2025_0764-2025__celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREVENÇÃO DA AUTORIDADE DOS PROFESSORES E DEMAIS PROFISSIONAIS DA EDUCAÇÃO NAS UNIDADES ESCOLARES DO MUNICÍPIO DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1878/plo_-_2025_-_0811_-_2025_-_ver_vilmar_pereira_-_programa_saude_oftalmologica_alunos_rede_municipal.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1878/plo_-_2025_-_0811_-_2025_-_ver_vilmar_pereira_-_programa_saude_oftalmologica_alunos_rede_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇAO DO “PROGRAMA DE SAUDE OFTALMOLOGICA PARA ALUNO DA REDE MUNICIPAL DE ENSINO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1882/plo_-_2025_-_0815_-_2025_-_ver_edgar_silva_-_reconhecer_as_pessoas_com_sidromes_que_especifica_e_doencas_correlatas_como_com_deficiencia.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1882/plo_-_2025_-_0815_-_2025_-_ver_edgar_silva_-_reconhecer_as_pessoas_com_sidromes_que_especifica_e_doencas_correlatas_como_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECONHECER AS PESSOAS COM SÍNDROME DE FIBROMIALGIA OU FADIGA CRÔNICA OU POR SÍNDROME COMPLEXA DE DOR  REGIONAL, OU OUTRAS DOENÇAS CORRELATAS, OS MESMOS DIREITOS E GARANTIAS DAS PESSOAS COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 CACHOEIRAS DE MACACU E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1880/plo_-_2025_-_0816-2025_-_executivo_-_altera_a_lei_2673_de_2025.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1880/plo_-_2025_-_0816-2025_-_executivo_-_altera_a_lei_2673_de_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART.1° DA LEI MUNICIPAL N° 2.673 DE 11 DE JUNHO DE 2025 E DÁ DENOMINAÇÃO AO PAVILHÃO LEITEIRO DO PARQUE DE EXPOSIÇÕES E EVENTOS NA RIBEIRA, CACHOEIRAS DE MACACU-RJ</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1895/plo_-_2025_-_0824-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1895/plo_-_2025_-_0824-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL (SUAS) NO MUNICÍPIO DE CACHOEIRAS DE MACACU, REVOGA AS LEIS MUNICIPAIS Nº 1.029 DE 04 DE MARÇO DE 1996, Nº 1.030 DE 04 DE MARÇO DE 1996 E Nº 2.015 DE 30 DE JUNHO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1902/plo_-_2025_-_0850-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1902/plo_-_2025_-_0850-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>ASSEGURA A PRIORIDADE DE ATENDIMENTO MÉDICO-HOSPITALAR ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1903/plo_-_2025_-_0851-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1903/plo_-_2025_-_0851-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA CAMPANHA MUNICIPAL DE CONSCIENTIZAÇÃO E COMBATE AO CONSUMO DE CIGARRO ELETRÔNICO NO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1904/plo_-_2025_-_0852-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1904/plo_-_2025_-_0852-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE PREVENÇÃO E ASSISTÊNCIA À SAÚDE MENTAL DO HOMEM, COM FOCO NA PREVENÇÃO AO SUICÍDIO MASCULINO, NO MUNICÍPIO DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1907/plo_-_2025_-_0869-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1907/plo_-_2025_-_0869-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recolhimento, registro e cadastramento de animais de grande porte soltos nas vias e logradouros públicos dos municípios de Cachoeiras de Macacu e dá outras providências.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1971/plo_-_2025_-_0898-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1971/plo_-_2025_-_0898-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA NA LOCALIDADE DE SÃO JOSÉ DA BOA MORTE, CACHOEIRAS DE MACACU-RJ.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1972/plo_-_2025_-_0899-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1972/plo_-_2025_-_0899-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A ESTRADA NA LOCALIDADE DE SÃO JOSÉ DA BOA MORTE, CACHOEIRAS DE MACACU-RJ.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1953/plo_-_2025_-_0917-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1953/plo_-_2025_-_0917-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO E REGISTRO DE ESCRITÓRIOS VIRTUAIS, BUSINESS CENTERS, COWORKINGS E ASSEMELHADOS NO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1970/plo_-_2025_-_0921-2025_-_poder_executivo_-_autoriza_doar_areas_de_terras_ao_far_alterado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1970/plo_-_2025_-_0921-2025_-_poder_executivo_-_autoriza_doar_areas_de_terras_ao_far_alterado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE AO FUNDO DE ARRENDAMENTO RESIDENCIAL - FAR REPRESENTADO PELA CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1982/plo_-_2025_-_0933_-_2025_-_ver_rogerio_de_souza_-_criacao_pipodromo_papucaia.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1982/plo_-_2025_-_0933_-_2025_-_ver_rogerio_de_souza_-_criacao_pipodromo_papucaia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO O PIPODROMO NO BAIRRO DE PAPUCAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1973/plo_-_2025_-_0941-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1973/plo_-_2025_-_0941-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>PROÍBE A ACUMULAÇÃO DE CARGOS PÚBLICOS NA ADMINISTRAÇÃO MUNICIPAL DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2039/plo_-_2025_-_0957-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2039/plo_-_2025_-_0957-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO FILHOS DO LEÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2035/plo_-_2025_-_0968-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2035/plo_-_2025_-_0968-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CACHOEIRAS DE MACACU PARA DISPENSAR A LEITURA DA ATA DA SESSÃO ANTERIOR, PERMITINDO SUA APRECIAÇÃO PRÉVIA PELOS VEREADORES.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2038/plo_-_2025_-_0969-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2038/plo_-_2025_-_0969-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO OBRIGATÓRIA DA LISTA DE MEDICAMENTOS DISPONÍVEIS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2037/plo_-_2025_-_0970-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2037/plo_-_2025_-_0970-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EMISSÃO SIMPLIFICADA DE ALVARÁS DE FUNCIONAMENTO PARA MICROEMPREENDEDORES INDIVIDUAIS (MEIs) E PEQUENO NEGÓCIOS NO MUNICÍPIO DE CACHOEIRAS DE MACACU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2036/plo_-_2025_-_0971-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2036/plo_-_2025_-_0971-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREVENÇÃO E O COMBATE À ADULTIZAÇÃO DE CRIANÇAS E ADOLESCENTES NO ÂMBITO DO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2047/plo_-_2025_-_1008_-_2025_-_ver_fabricio_de_araujo_-_denomina_caminho_da_mata_a_avenida_eduardo_dale.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2047/plo_-_2025_-_1008_-_2025_-_ver_fabricio_de_araujo_-_denomina_caminho_da_mata_a_avenida_eduardo_dale.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CAMINHO DA MATA A ATUAL AVENIDA EDUARDO DALE NO BAIRRO BOCA DO MATO, CACHOEIRAS DE MACACU-RJ.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2048/plo_-_2025_-_1009_-_2025_-_ver_fabricio_de_araujo_-_da_a_logradouro_denominacao_caminho_novo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2048/plo_-_2025_-_1009_-_2025_-_ver_fabricio_de_araujo_-_da_a_logradouro_denominacao_caminho_novo.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE  CAMINHO NOVO O LOGRADOURO TEM INICIO NO CAMINHO DA MATA, SOBE ENTRE AS QUADRAS 31 E 39, E TEM TÉRMINO EM TRECHO SEM SAÍDA, NO ANTIGO VIRADOURO CONFORME COORDENADAS, SITUADO NO BAIRRO BOCA DO MATO EM CACHOEIRAS DE MACACU,RJ.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2049/plo_-_2025_-_1010_-_2025_-_ver_fabricio_de_araujo_-_denomina_rua__-_miriam_ramos_de_souza_-_em_boca_do_mato.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2049/plo_-_2025_-_1010_-_2025_-_ver_fabricio_de_araujo_-_denomina_rua__-_miriam_ramos_de_souza_-_em_boca_do_mato.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA PROFESSORA MIRIAM SILVEIRA RAMOS SOUSA, O TRECHO COM INÍCIO NO CAMINHO DA FLORESTA E TÉRMINO EM TRECHO SEM SAÚDA, CONFORME COORDENADAS, SITUADO NO BAIRRO BOCA DO MATO EM CACHOEIRAS DE MACACU, RJ.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2050/plo_-_2025_-_1011_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_da_floresta_-_logradouro_em_boca_do_mato.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2050/plo_-_2025_-_1011_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_da_floresta_-_logradouro_em_boca_do_mato.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CAMINHO DA FLORESTA O LOGRADOURO COM INÍCIO NA ESTRADA DO LAGO ENCANTADO, EM FRENTE À PRAÇA IRENE GESTEIRA QUE CONTORNA TODA A QUADRA 24 DO LOTEAMENTO GRANJA SERRANA, E TÉRMINO NA RUA PROFESSORA MIRIAM RAMOS DE SOUZA, CONFORME COORDENADAS, SITUADO NO BAIRRO BOCA DO MATO, CACHOEIRAS DE MACACU-RJ.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2051/plo_-_2025_-_1012_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_do_aqueduto_-_logradouro_em_boca_do_mato.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2051/plo_-_2025_-_1012_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_do_aqueduto_-_logradouro_em_boca_do_mato.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CAMINHO DO AQUEDUTO, O TRECHO COM INÍCIO NO CAMINHO NOVO, QUE SEGUE ENTRE AS QUADRAS 38 E 39, E TEM TÉRMINO NO CAMINHO DA SERRA CONFORME COORDENADAS, SITUADO NO BAIRRO BOCA DO MATO, NÚCLEO URBANO SEDE, CACHOEIRAS DE MACACU-RJ.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2052/plo_-_2025_-_1013_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_do_lago_encantado__-_logradouro_em_boca_do_mato.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2052/plo_-_2025_-_1013_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_do_lago_encantado__-_logradouro_em_boca_do_mato.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CAMINHO DO LAGO ENCANTADO O TRECHO DA ATUAL RUA DOS COLIBRIS, COM INÍCIO NA AVENIDA EDUARDO DALE, E TÉRMINO EM TRECHO SEM SAÍDA CONFORME COORDENADAS, SITUADO NO BAIRRO BOCA DO MATO EM CACHOEIRAS DE MACACU, RJ.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2053/plo_-_2025_-_1014_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_travessa_serro_frio__-_logradouro_em_boca_do_mato.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2053/plo_-_2025_-_1014_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_travessa_serro_frio__-_logradouro_em_boca_do_mato.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE TRAVESSA SERRO FRIO, O TRECHO COM INÍCIO NO CAMINHO DA FLORESTA CONFORME COORDENADAS, SITUADO NO BAIRRO BOCA DO MATO EM CACHOEIRAS DE MACACU, RJ.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2054/plo_-_2025_-_1015_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_do_rio_colibri__-_logradouro_em_boca_do_mato.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2054/plo_-_2025_-_1015_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_do_rio_colibri__-_logradouro_em_boca_do_mato.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CAMINHO DO COLIBRI, O LOGRADOURO COM INÍCIO NO CAMINHO DA MATA, E TÉRMINO NA PONTE SOBRE O RIO COLIBRI CONFORME COORDENADAS, SITUADO EM BOCA DO MATO EM CACHOEIRAS DE MACACU, RJ.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2061/plo_-_2025_-_1025-2025_-_executivo_-_altera_a_ldo_de_2026.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2061/plo_-_2025_-_1025-2025_-_executivo_-_altera_a_ldo_de_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei de Diretrizes Orçamentárias para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2065/plo_-_2025_-_1032-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2065/plo_-_2025_-_1032-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LIVRE ACESSO DE LÍDERES RELIGIOSOS AOS ESTABELECIMENTOS DE SAÚDE PÚBLICOS E PRIVADOS NO MUNICÍPIO DE CACHOEIRAS DE MACACU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2066/plo_-_2025_-_1033-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2066/plo_-_2025_-_1033-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados em vias públicas no Município de Cachoeiras de Macacu e dá outras providências.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2074/plo_-_2025_-_1035-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2074/plo_-_2025_-_1035-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Declara como Cidade Irmã do Município de Cachoeiras de Macacu, o Município de Guapimirim, e dá outras providências.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2073/plo_-_2025_-_1036-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2073/plo_-_2025_-_1036-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a Feira do Comércio no distrito de Papucaia, no município de Cachoeiras de Macacu, e dá outras providências.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2071/plo_-_2025_-_1041-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2071/plo_-_2025_-_1041-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar parcerias e realizar transferências de recursos à Associação Pestalozzi de Cachoeiras de Macacu, para execução de serviços voltados à pessoa com deficiência, nos termos da Lei Federal nº 13.019/2014 (MROSC) e da Lei nº 13.146/2015 (Lei Brasileira de Inclusão).</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2228/plo_-_2025_-_1054-2025_-_poder_executivo_-_loa_2026.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2228/plo_-_2025_-_1054-2025_-_poder_executivo_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CACHOEIRAS DE MACACU PARA O EXERCÍCIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2225/plo_-_2025_-_1055-2025_-_poder_executivo_-_ppa_2026-2029.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2225/plo_-_2025_-_1055-2025_-_poder_executivo_-_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2026/2029.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2085/plo_-_2025_-_1061_-_2025_-_ver_marcos_vinicius_ferreira_-_autoriza_descarte_prontuarios_mais_de_20_anos_hospital_e_rede_publica.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2085/plo_-_2025_-_1061_-_2025_-_ver_marcos_vinicius_ferreira_-_autoriza_descarte_prontuarios_mais_de_20_anos_hospital_e_rede_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para descarte de prontuários médicos físicos com mais de 20 (vinte) anos no âmbito do Hospital Dr. Celso Martins e toda rede publica municipal de saúde de Cachoeiras de Macacu e da outras providências.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2084/plo_-_2025_-_1067-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2084/plo_-_2025_-_1067-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo ao Primeiro Emprego no Município de Cachoeiras de Macacu e dá outras providências.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2088/plo_-_2025_-_1069-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2088/plo_-_2025_-_1069-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Proíbe e contratação de shows, artistas e eventos abertos ao público infanto juvenil que envolvam, no decorrer da apresentação, expressão de apologia ao crime organizado, tráfico ou ao uso de drogas e dá outras providências.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2095/plo_-_2025_-_1079-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2095/plo_-_2025_-_1079-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO, EM CARÁTER EXCEPCIONAL, A PRORROGAR OS CONTRATOS POR TEMPO DETERMINADO VIGENTES, CELEBRADOS COM FUNDAMENTO NA LEI MUNICIPAL Nº2.382 DE 28 DE JUNHO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2099/plo_-_2025_-_1086-2025_-_jose_lucas_stutz_delgado_pinto_-_projeto_bombeiro_mirim.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2099/plo_-_2025_-_1086-2025_-_jose_lucas_stutz_delgado_pinto_-_projeto_bombeiro_mirim.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO PARA IMPLEMENTAÇÃO E REALIZAÇÃO DO PROJETO BOMBEIRO MIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2100/plo_-_2025_-_1087-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2100/plo_-_2025_-_1087-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE PROCLAMAÇÃO DO EVANGELHO EM CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2105/plo_-_2025_-_1097-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2105/plo_-_2025_-_1097-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE POSSE EM CARGOS PÚBLICOS, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA, DE PESSOAS CONDENADAS COM TRÂNSITO EM JULGADO PELOS CRIMES PREVISTOS NA LEI FEDERAL Nº 11.340/2006 - LEI MARIA DA PENHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2108/plo_-_2025_-_1102_-_2025_-_ver_hugo_miranda_-_reserva_identificacao_vagas_estacionamento_pessoas_tea.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2108/plo_-_2025_-_1102_-_2025_-_ver_hugo_miranda_-_reserva_identificacao_vagas_estacionamento_pessoas_tea.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a reserva e identificaçao de vagas de estacionamento para pessoas com Transtorno do Espectro Autista- TEA no ambito do Municipio de_x000D_
 Cachoeiras de Macacu e da outras providéncias</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2157/plo_-_2025_-_1111-2025_-_poder_executivo_municipal.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2157/plo_-_2025_-_1111-2025_-_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO ONEROSA DE USO PARA EXPLORAÇÃO PUBLICITÁRIA EM MOBILIÁRIO URBANO DO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2224/plo_-_2025_-_1114-2025_-_poder_executivo_-_mais_valia.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2224/plo_-_2025_-_1114-2025_-_poder_executivo_-_mais_valia.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COBRANÇA DA MAIS VALIA SOBRE CONSTRUÇÕES IRREGULARES REGULARIZÁVEIS NO MUNICÍPIO DE CACHOEIRAS DE MACACU, ESTABELECE CONDIÇÕES PARA SUA REGULARIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2120/plo_-_2025_-_1135-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2120/plo_-_2025_-_1135-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Incentivo à Criação e Fortalecimento da Economia Solidária no Município de Cachoeiras de Macacu/RJ e dá outras providências.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2125/plo_-_2025_-_1136-2025_-_poder_executivo_municipal.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2125/plo_-_2025_-_1136-2025_-_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PRAÇA DUQUE DE CAXIAS, EM CACHOEIRAS DE MACACU - RJ.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2141/plo_-_2025_-_1159-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2141/plo_-_2025_-_1159-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BARRAS DE APOIO EM RESIDÊNCIAS COM IDOSOS QUE VIVEM SOZINHOS.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Cachoeiras de Macacu, o Selo 'Empresa Amiga da Mulher Cachoeirense', e dá outras providências.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2151/plo_-_2025_-_1164-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2151/plo_-_2025_-_1164-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Educação sobre Uso Responsável de Armas de Fogo em Cachoeiras de Macacu, com ações educativas e informativas, respeitando a legislação federal vigente.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2150/plo_-_2025_-_1165-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2150/plo_-_2025_-_1165-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Institui o Concurso Municipal de Redação sobre cidadania e valores familiares, destinado a estudantes do município de Cachoeiras de Macacu, com premiação simbólica aos vencedores.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2149/plo_-_2025_-_1166-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2149/plo_-_2025_-_1166-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Apoio a Gestantes e Puérperas, com ações educativas sobre saúde materno-infantil em Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2148/plo_-_2025_-_1167-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2148/plo_-_2025_-_1167-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Institui o calendário Municipal de Prevenção de Doenças Sazonais, com campanhas educativas ao longo do ano em Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2147/plo_-_2025_-_1168-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2147/plo_-_2025_-_1168-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Valorização das Guardas Municipais de Cachoeiras de Macacu, com reconhecimento público, capacitação e apoio institucional.</t>
   </si>
   <si>
+    <t>2324</t>
+  </si>
+  <si>
+    <t>1169</t>
+  </si>
+  <si>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2324/plo_-_2025_-_1169-2025_-_celio_de_carvalho_maciel.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Moção Municipal de Homenagem Anual a Policiais e Agentes de Segurança de Cachoeiras de Macacu, reconhecendo os serviços_x000D_
+prestados à sociedade.</t>
+  </si>
+  <si>
     <t>2146</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2146/plo_-_2025_-_1170-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2146/plo_-_2025_-_1170-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Homenagem aos Professores, reconhecendo e valorizando os profissionais de educação de Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2145/plo_-_2025_-_1171-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2145/plo_-_2025_-_1171-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização sobre Higiene Bucal, promovendo ações educativas em escolas e unidades de saúde de Cachoeiras de Macacu.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2154/plo_-_2025_-_1182-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2154/plo_-_2025_-_1182-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOMBAMENTO DO PRÉDIO HISTÓRICO DO COLÉGIO ESTADUAL QUINTINO BOCAIUVA, LOCALIZADO NO MUNICÍPIO DE CACHOEIRAS DE MACACU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2184/plo_-_2025_-_1242_-_2025_-_ver_junior_azevedo_-_declara_taboa_patrimonio_cultural_municipal.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2184/plo_-_2025_-_1242_-_2025_-_ver_junior_azevedo_-_declara_taboa_patrimonio_cultural_municipal.pdf</t>
   </si>
   <si>
     <t>DECLARA A TABOA COMO PATRIMÔNIO CULTURAL DO  MUNICÍPIO DE CACHOEIRAS DE MACACU. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2193/plo_-_2025_-_1265-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2193/plo_-_2025_-_1265-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a liberação de servidores públicos municipais e empregados de empresas terceirizadas que prestam serviços à Administração Pública Municipal para cumprimento de estágio obrigatório, e dá outras providências.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2249/plo_-_2025_-_1281-2025_-_rogerio_de_souza_ramos_-_titulo_empresa_amiga_da_juventude.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2249/plo_-_2025_-_1281-2025_-_rogerio_de_souza_ramos_-_titulo_empresa_amiga_da_juventude.pdf</t>
   </si>
   <si>
     <t>QUE “INSTITUI O TÍTULO “EMPRESA AMIGA DA JUVENTUDE', NO ÂMBITO DO MUNICÍPIO DE CACHOEIRAS DE MACACU, NA FORMA E CONDIÇÕES QUE ESPECIFICA”.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2199/plo_-_2025_-_1282-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2199/plo_-_2025_-_1282-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Linha de Cuidado Municipal para Pessoas com Bexiga Neurogênica, com previsão de fornecimento de cateter hidrofílico de uso intermitente, e dá outras providências.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2195/plo_-_2025_-_1310-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2195/plo_-_2025_-_1310-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2200/plo_-_2025_-_1316-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2200/plo_-_2025_-_1316-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DOS DIREITOS INTRÍNSECOS DO RIO MACACU NO MUNICÍPIO DE CACHOEIRAS DE MACAU/RJ, SEU ENQUADRAMENTO COMO ENTE ESPECIALMENTE PROTEGIDO, CRIA O COMITÊ GUARDIÃO DE TUTELA DOS INTERESSES DO RIO MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2245/plo_-_2025_-_1324_-_2025_-_ver_celio_carvalho_maciel_-_programa_combate_abandono_afetivo_criancas.pdf</t>
-[...2 lines deleted...]
-    <t>Institui o Programa Municipal de Combate ao Abandono Afetivo de Crianças no municipio de Cachoeiras de Macacu e da outras providéncias</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2245/plo_-_2025_-_1324_-_2025_-_ver_celio_carvalho_maciel_-_programa_combate_abandono_afetivo_criancas.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE COMBATE AO ABANDONO AFETIVO DE CRIANÇAS NO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2244/plo_-_2025_-_1325_-_2025_-_ver_celio_carvalho_maciel_-_incentiva_estabelecimentos_rurais_contratacao_aprendizes.pdf</t>
-[...2 lines deleted...]
-    <t>Dispoe sobre o incentivo a contrataçao de aprendizes por propriedades rurais e estabelecimentos do meio rural no Municipio de Cachoeiras de Macacu, e da outras providéncias</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2244/plo_-_2025_-_1325_-_2025_-_ver_celio_carvalho_maciel_-_incentiva_estabelecimentos_rurais_contratacao_aprendizes.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O INCENTIVO A CONTRATAÇÃO DE APRENDIZES POR PROPRIEDADES RURAIS E ESTABELECIMENTOS DO MEIO RURAL NO MUNICÍPIO DE CACHOEIRAS DE MACACU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2242/plo_-_2025_-_1326_-_2025_-_ver_celio_carvalho_maciel_-_cria_cadastro_pessoas_de_rua_registro_atencao_articulacao.pdf</t>
-[...2 lines deleted...]
-    <t>Cria o Cadastro Municipal de Pessoas em Situaçao de Rua e dispoe sobre o registro, atençao e articulaçao intersetorial</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2242/plo_-_2025_-_1326_-_2025_-_ver_celio_carvalho_maciel_-_cria_cadastro_pessoas_de_rua_registro_atencao_articulacao.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O CADASTRO MUNICIPAL DE PESSOAS EM SITUAÇÃO DE RUA E DISPÕE SOBRE O REGISTRO, ATENÇÃO E ARTICULAÇÃO INTERSETORIAL.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2241/plo_-_2025_-_1327_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_prevencao_combate_automedicacao_abusiva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2241/plo_-_2025_-_1327_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_prevencao_combate_automedicacao_abusiva.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevençao e Combate a  Automedicaçao Abusiva</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2240/plo_-_2025_-_1328_-_2025_-_ver_celio_carvalho_maciel_-_institui_campanha_combate_vandalismo.pdf</t>
-[...2 lines deleted...]
-    <t>Institui a Campanha Municipal de Combate ao Vandalismo em Patriménio Publico e Privado e estabelece medidas educativas e de prevencao</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2240/plo_-_2025_-_1328_-_2025_-_ver_celio_carvalho_maciel_-_institui_campanha_combate_vandalismo.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Campanha Municipal de Combate ao Vandalismo em Patrimônio Publico e Privado e estabelece medidas educativas e de prevenção.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2238/plo_-_2025_-_1329_-_2025_-_ver_celio_carvalho_maciel_-_torna_feriado_dia_de_acao_de_gracas_municipal.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2238/plo_-_2025_-_1329_-_2025_-_ver_celio_carvalho_maciel_-_torna_feriado_dia_de_acao_de_gracas_municipal.pdf</t>
   </si>
   <si>
     <t>Torna feriado municipal o Dia de Açao de Graças no Municipio de Cachoeiras de Macacu, e da outras providéncias</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2237/plo_-_2025_-_1330_-_2025_-_ver_celio_carvalho_maciel_-_institui_politica_atencao_mulher_filho_autista.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2237/plo_-_2025_-_1330_-_2025_-_ver_celio_carvalho_maciel_-_institui_politica_atencao_mulher_filho_autista.pdf</t>
   </si>
   <si>
     <t>Institui a Politica Municipal de Atençao Integral a Mulher Responsavel por Filho(a) com Transtorno do Espectro Autista (TEA)</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2236/plo_-_2025_-_1331_-_2025_-_ver_celio_carvalho_maciel_-_institui_semana_protecao_vida.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2236/plo_-_2025_-_1331_-_2025_-_ver_celio_carvalho_maciel_-_institui_semana_protecao_vida.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal de Proteção a Vida em Cachoeiras de Macacu, e estabelece diretrizes para ações preventivas de combate as drogas, automutilação e suicidio</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2235/plo_-_2025_-_1332_-_2025_-_ver_celio_carvalho_maciel_-_institui_politica_municipal_prevencao_abandono_idosos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2235/plo_-_2025_-_1332_-_2025_-_ver_celio_carvalho_maciel_-_institui_politica_municipal_prevencao_abandono_idosos.pdf</t>
   </si>
   <si>
     <t>Institui, Politica, Municipal, Prevençao, Abandono, Idosos, diretrizes, acolhimento, conscientizaçao, acompanhamento, Cachoeiras, Macacu</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2234/plo_-_2025_-_1333_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_identificacao_rotas_escoamento_rural.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2234/plo_-_2025_-_1333_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_identificacao_rotas_escoamento_rural.pdf</t>
   </si>
   <si>
     <t>Institui o Programade Identificaçao de Rotas de Escoamento Rural no municipio de Cachoeiras de Macacu e da outras providéncias</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2233/plo_-_2025_-_1334_-_2025_-_ver_celio_carvalho_maciel_-_institui_semana_pecuaria_agricultura_familiar.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2233/plo_-_2025_-_1334_-_2025_-_ver_celio_carvalho_maciel_-_institui_semana_pecuaria_agricultura_familiar.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Pecuaria e Agricultura Familiar no municipio de Cachoeiras de Macacu</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2232/plo_-_2025_-_1335_-_2025_-_ver_celio_carvalho_maciel_-_institui_semana_civismo_patriotismo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2232/plo_-_2025_-_1335_-_2025_-_ver_celio_carvalho_maciel_-_institui_semana_civismo_patriotismo.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal do Civismo e do Patriotismo” em Cachoeiras de Macacu, e da outras providencias</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>ALTERA PARCIALMENTE A REDAÇÃO DO ARTIGO 1º DA LEI 2.621 DE 10 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2246/plo_-_2025_-_1379_-_2025_-_ver_vilmar_pereira_da_silva_-_atendimento_preferncial_profissionais_contabilidade.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2246/plo_-_2025_-_1379_-_2025_-_ver_vilmar_pereira_da_silva_-_atendimento_preferncial_profissionais_contabilidade.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL AOS PROFISSIONAIS DA CONTABILIDADE NO ÂMBITO DAS REPARTIÇÕES PÚBLICAS DO MUNICÍPIO DE CACHOEIRAS DE MACACU-RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Escola Sem Depredaçao</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2265/plo_-_2025_-_1421_-_2025_-_ver_celio_carvalho_maciel_-_selo_municipal_escola_com_excelencia.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2265/plo_-_2025_-_1421_-_2025_-_ver_celio_carvalho_maciel_-_selo_municipal_escola_com_excelencia.pdf</t>
   </si>
   <si>
     <t>Institui o Selo Municipal Escola com Exceléncia</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2266/plo_-_2025_-_1422_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_municipal_combate_evasao_escolar_presenca_transforma.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2266/plo_-_2025_-_1422_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_municipal_combate_evasao_escolar_presenca_transforma.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Combate a Evasao Escolar - “Presenca que Transforma"</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2267/plo_-_2025_-_1423_-_2025_-_ver_celio_carvalho_maciel_-_autoriza_criacao_portal_transparencia_matricula_escolar.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2267/plo_-_2025_-_1423_-_2025_-_ver_celio_carvalho_maciel_-_autoriza_criacao_portal_transparencia_matricula_escolar.pdf</t>
   </si>
   <si>
     <t>Autoriza a criaçao do Portal Municipal da Transparéncia da Matrícula Escolar</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2268/plo_-_2025_-_1424_-_2025_-_ver_celio_carvalho_maciel_-_programa_transparencia_fiscalizacao_merenda_escolar_-_olho_merenda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2268/plo_-_2025_-_1424_-_2025_-_ver_celio_carvalho_maciel_-_programa_transparencia_fiscalizacao_merenda_escolar_-_olho_merenda.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Transparéncia e Fiscalização da Merenda Escolar - “Olho na Merenda”</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2269/plo_-_2025_-_1425_-_2025_-_ver_celio_carvalho_maciel_-_programa_pais_presentes_-_acompanhamento_escolar_familiar.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2269/plo_-_2025_-_1425_-_2025_-_ver_celio_carvalho_maciel_-_programa_pais_presentes_-_acompanhamento_escolar_familiar.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Pais Presentes” para fortalecimento do acompanhamento escolar familiar</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2270/plo_-_2025_-_1426_-_2025_-_ver_celio_carvalho_maciel_-_programa_primeira_infancia_em_foco.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2270/plo_-_2025_-_1426_-_2025_-_ver_celio_carvalho_maciel_-_programa_primeira_infancia_em_foco.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Primeira Infancia em Foco”</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2271/plo_-_2025_-_1427_-_2025_-_ver_celio_carvalho_maciel_-_institui_premio_municipal_professor_destaque_do_ano.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2271/plo_-_2025_-_1427_-_2025_-_ver_celio_carvalho_maciel_-_institui_premio_municipal_professor_destaque_do_ano.pdf</t>
   </si>
   <si>
     <t>Institui o Prémio Municipal “Professor Destaque do Ano”</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2272/plo_-_2025_-_1428_-_2025_-_ver_celio_carvalho_maciel_-_programa_incentivo_protagonismo_juvenil_escolas_publica_privada.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2272/plo_-_2025_-_1428_-_2025_-_ver_celio_carvalho_maciel_-_programa_incentivo_protagonismo_juvenil_escolas_publica_privada.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo ao Protagonismo Juvenil no ambito das escolas publicas e privadas do municipio, e da outras providéncias</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2276/plo_-_2025_-_1429_-_2025_-_ver_celio_carvalho_maciel_-_cria_registro_publico_obras_manutencoes_unidades_escolares.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2276/plo_-_2025_-_1429_-_2025_-_ver_celio_carvalho_maciel_-_cria_registro_publico_obras_manutencoes_unidades_escolares.pdf</t>
   </si>
   <si>
     <t>Cria o Registro Publico de Obras e Manuteng6es das Unidades Escolares da Rede Municipal</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2260/plo_-_2025_-_1436-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2260/plo_-_2025_-_1436-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>REVOGA A DELIBERAÇÃO Nº 562 DE 21 DE AGOSTO DE 1973 E DÁ DENOMINAÇÃO A LADEIRA DO IMPERADOR, SITUADO NO BAIRRO BOCA DO MATO, CACHOEIRAS DE MACACU-RJ.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1535/prs_-_2025_-_0284-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1535/prs_-_2025_-_0284-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>LIMITA A QUANTIDADE ANUAL DE CONCESSÕES DE HONRARIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1629/prs_-_2025_-_0430-2025_-_coletivo_-_cria_comissao_especial_prevencao_de_desastres.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1629/prs_-_2025_-_0430-2025_-_coletivo_-_cria_comissao_especial_prevencao_de_desastres.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO ESPECIAL SOBRE PREVENÇÃO E AUXÍLIO A DESASTRES E CALAMIDADES NATURAIS DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1694/prs_-_2025_-_0458-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1694/prs_-_2025_-_0458-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor WINDSON MACIEL, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1693/prs_-_2025_-_0459-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1693/prs_-_2025_-_0459-2025_-_demilson_antonio_ribeiro_monteiro.pdf</t>
   </si>
   <si>
     <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE aos Senhores GILBERTO TERUO TAKEYAMA, JOAO ALBERTO ANTUNES RIBEIRO e MANOEL MARTINS JUNIOR, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1670/prs_-_2025_-_0494-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1670/prs_-_2025_-_0494-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor CARLOS DA SILVA CONCEIÇÃO, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1709/prs_-_2025_-_0495-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1709/prs_-_2025_-_0495-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor ADEVALDO DA SILVA BAIENSE, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1672/prs_-_2025_-_0497-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1672/prs_-_2025_-_0497-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Excelentíssimo Senhor Deputado Estadual ROOSEVELT BARRETO BARCELOS, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1673/prs_-_2025_-_0498-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1673/prs_-_2025_-_0498-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor HYGOR CANHAMAQUE NEVES, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1674/prs_-_2025_-_0499-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1674/prs_-_2025_-_0499-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” a Senhora ELISANGELA MIRANDA MANHAES, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1675/prs_-_2025_-_0500-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1675/prs_-_2025_-_0500-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Fica concedida a  MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor FABIO BARCELOS SOUSA, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1676/prs_-_2025_-_0501-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1676/prs_-_2025_-_0501-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor JOAO PAULO DA SILVA TEIXEIRA, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1677/prs_-_2025_-_0502-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1677/prs_-_2025_-_0502-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA DE HONRA AO MÉRITO “Dr. Mário Simão Assaf” ao Senhor PAULO CÉSAR MELO DE SÁ pelos relevantes serviços prestados à Comunidade Cachoeirense</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1692/prs_-_2025_-_0505-2025_-_ailton_telles_machado.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1692/prs_-_2025_-_0505-2025_-_ailton_telles_machado.pdf</t>
   </si>
   <si>
     <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE ao Senhor GIVANILDO DE MELLO PASSOS e LUIZ CARLOS DE SOUZA, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1690/prs_-_2025_-_0506-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1690/prs_-_2025_-_0506-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE aos Senhores ROBSON GOMES DE ALMEIDA, LUIZ GUSTAVO ARSAMENDIA FERREIRA e  Reverendo Senhor Padre FRANCISCO JOSÉ MARQUES FILHO, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1689/prs_-_2025_-_0507-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1689/prs_-_2025_-_0507-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE a Excelentíssima Senhora Deputada Estadual FRANCIANE CONCEIÇÃO GAGO MOTA, Senhora DANIELLE BARROS e Senhor ELIAS FRANCISCO DA SILVA, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1688/prs_-_2025_-_0508-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1688/prs_-_2025_-_0508-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE aos Senhores EDMUNDO CASSIO HORTA JUNIOR, RICARDO JOSE FERREIRA e DR. MARCELO MARCONDES SOARES FILHO, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1687/prs_-_2025_-_0509-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1687/prs_-_2025_-_0509-2025_-_marcos_vinicius_ferreira_romero.pdf</t>
   </si>
   <si>
     <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE a Senhora MARINA ANGELA MIRANDA ESTEVES DA SILVA e ao Senhor WANDERSON DE BRITO SILVA pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1686/prs_-_2025_-_0510-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1686/prs_-_2025_-_0510-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE ao Senhor ADRIANO PHILADELPHO UESU e ao Excelentíssimo Senhor Deputado Federal GUTEMBERG REIS DE OLIVEIRA, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1685/prs_-_2025_-_0511-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1685/prs_-_2025_-_0511-2025_-_alexandre_ferreira_da_fonseca.pdf</t>
   </si>
   <si>
     <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE aos Senhores MANOEL GONÇALVES REGUFE FILHO e FILIPPE MACHADO FONSECA CASSINI, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1684/prs_-_2025_-_0512-2025_-_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1684/prs_-_2025_-_0512-2025_-_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE as Senhoras MICHELLE NOGUEIRA CRUZ CERQUEIRA, CLAUDIA DE SOUZA ALVES e ÂNGELA MARIA DA MOTA SILVA, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1683/prs_-_2025_-_0513-2025_-_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1683/prs_-_2025_-_0513-2025_-_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE aos Senhores TIAGO DA SILVA TEIXEIRA, MARCIO RODRIGUES DA CONCEIÇÃO BORGES e SAMUEL DE SOUSA DA CONCEIÇAO, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1682/prs_-_2025_-_0514-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1682/prs_-_2025_-_0514-2025_-_gilberto_da_silva_azevedo_junior.pdf</t>
   </si>
   <si>
     <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE aos Senhores CARLOS RENATO CHIMINELLI, SERGIO MAURO TEIXEIRA VENTURA e LEONARDO BENTO MOREIRA, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1681/prs_-_2025_-_0515-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1681/prs_-_2025_-_0515-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Fica concedido TÍTULO DE CIDADANIA CACHOEIRENSE ao Senhor JOSE DE OLIVEIRA PENNA, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1680/prs_-_2025_-_0516-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1680/prs_-_2025_-_0516-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Ficam concedidos TÍTULOS DE CIDADANIA CACHOEIRENSE as Senhoras KEILA SOUZA CARMO SILVA e MARIA HELENA DE SALES GENEROSO, pelos relevantes serviços prestados à Comunidade Cachoeirense.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>CRIA COMISSÃO PERMANENTE DA CRIANÇA E DO ADOLESCENTE NO ÂMBITO DA CÂMARA MUNICIPAL DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1811/2025_-_prs_-_0587-2025_-_contas_anuais_rafael_muzzi_de_miranda_-_exercicio_2022.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1811/2025_-_prs_-_0587-2025_-_contas_anuais_rafael_muzzi_de_miranda_-_exercicio_2022.pdf</t>
   </si>
   <si>
     <t>"Aprova as Contas Anuais do Município de Cachoeiras de Macacu, Gestão do Prefeito Municipal, Senhor Rafael Muzzi de Miranda, relativas ao Exercício de 2022, Processo TCE/RJ 225.270-4/23.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>Tiago da Silva Teixeira (Tiago do Gás), Edivaldo Pereira de Souza (Dudu do Povão), Rogério de Souza Ramos (Rogério Motos)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1809/2025_-_prs_-_0588-2024-_contas_anuais_waldecyr_fraga_machado_-_exercicio_2016_-_processo_0630-2024.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1809/2025_-_prs_-_0588-2024-_contas_anuais_waldecyr_fraga_machado_-_exercicio_2016_-_processo_0630-2024.pdf</t>
   </si>
   <si>
     <t>"Aprova as Contas Anuais do Município de Cachoeiras de Macacu, Gestão do Prefeito Municipal, Senhor Waldecy Fraga Machado, relativas ao Exercício de 2015, Processo TCE/RJ 810.542-9/16".</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1810/2025_-_prs_-_0589-2025_-_contas_anuais_waldecyr_fraga_machado_-_exercicio_2016.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1810/2025_-_prs_-_0589-2025_-_contas_anuais_waldecyr_fraga_machado_-_exercicio_2016.pdf</t>
   </si>
   <si>
     <t>"Aprova as Contas Anuais do Município de Cachoeiras de Macacu, Gestão do Prefeito Municipal Senhor WALDECY FRAGA MACHADO, relativas ao Exercício de 2016, Processo TCE/RJ 212.621-9/2017.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2273/prs_-_2025_-_1439-2025_-_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2273/prs_-_2025_-_1439-2025_-_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas Anuais do Município de Cachoeiras de Macacu, Gestão do Prefeito Municipal, Senhor Rafael Muzzi de Miranda, relativas ao Exercício de 2023, Processo TCE 213.548-5/24.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1595/req_-_2025_-_0320-2025_-_demilson_-_fabricio_-_gilberto_-_edivaldo_-_nilton_-_vilmar_-_tiago_-_edgar_-_rogerio.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1595/req_-_2025_-_0320-2025_-_demilson_-_fabricio_-_gilberto_-_edivaldo_-_nilton_-_vilmar_-_tiago_-_edgar_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ilmo. Sr. Prefeito informações relativas ao CONTRATOS RELACIONADOS A PRESTAÇÃO DE SERVIÇOS DE COMUNICAÇÃO SOCIAL, IMPRENSA IMPRESSA, MÍDIA DIGITAL NOS ANOS DE 2023 E 2024, conforme descrito abaixo: _x000D_
 _x000D_
 - Número do processo administrativo;_x000D_
 - estudo técnico preliminar;_x000D_
 - objeto do contrato;_x000D_
 - nome do contratado;_x000D_
 - fiscais do contrato;_x000D_
 - condição de fornecimento;_x000D_
 - comprovação de publicação do edital no PNCP;_x000D_
 - data da realização do processo licitatório;_x000D_
 - forma de realização do processo licitatório (presencial ou eletrônica);_x000D_
 - data de início da execução e prazo para a execução;_x000D_
 - forma de pagamento do contrato;_x000D_
 - data de pagamento,_x000D_
 - nota de empenho;_x000D_
 - notas fiscais pagas.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1896/2025_-_req_-_0832-2025_-_edivaldo_pereira_da_silva_-_requerimento_de_informacao.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1896/2025_-_req_-_0832-2025_-_edivaldo_pereira_da_silva_-_requerimento_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente do Conselho Municipal dos Direitos da Criança e do Adolescente - CMDCA, Sr. Fábio Luciano, o Extrato demonstrativo da movimentação financeira realizadas no período de 01 de janeiro de 2024 a 30 de junho de 2025.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1917/req_-_2025_-__0868-2025_-_tiago_da_silva_teixeira_-_r_c_vieira_engenharia_ltda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1917/req_-_2025_-__0868-2025_-_tiago_da_silva_teixeira_-_r_c_vieira_engenharia_ltda.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ao Secretário Municipal de Obras, senhor Fernando Muzzi de Miranda, REQUERIMENTO DE INFORMAÇÃO, Solicitando:_x000D_
 1. Cópia do Contrato firmado entre a Empresa R C VIEIRA ENGENHARIA LTDA e a Prefeitura Municipal de Cachoeiras de Macacu para a realização da pavimentação de algumas Ruas de Papucaia, Ribeira e Agro-Brasil._x000D_
 2. Cópia dos comprovantes de pagamentos efetuados para a empresa R C VIEIRA ENGENHARIA LTDA no período em que se foi realizada a obra.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>REQUER PLANILHA COM A RELAÇÃO DE TODOS OS CONTRATOS ADMINISTRATIVOS DE COMPRAS, SERVIÇOS E OBRAS REALIZADOS PARA A REALIZAÇÃO DA 36ª EXPOSIÇÃO AGROPECUÁRIA DE CACHOEIRAS DE MACACU.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1974/rev_-_2025_-_0943-2025_-_edivaldo_pereira_de_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1974/rev_-_2025_-_0943-2025_-_edivaldo_pereira_de_sousa.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUDIÊNCIA PÚBLICA RELATIVA AO SISTEMA DE ABASTECIMENTO DE ÁGUAS DO MUNICÍPIO DE CACHOEIRAS DE MACACU, BUSCA DE SOLUÇÕES E INFORMAÇÕES SOBRE FUTURO DA AUTARQUIA MUNICIPAL DE ÁGUA E ESGOTO - AMAE.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2179/req_-_2025_-_1201_-_2025_-_ver_nilton_matozo_viana_-_informacoes_o_s_prima_qualitasaude.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2179/req_-_2025_-_1201_-_2025_-_ver_nilton_matozo_viana_-_informacoes_o_s_prima_qualitasaude.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes a O.S. PRIMA QUALITA SAUDE, no período compreendido entre 01/01/2025 e 07/10/2025: 1. Cópias de todas as ouvidorias e ocorrências do livro/registro no período indicado. 2. Cópias de todas as advertências aplicadas aos funcionários no período indicado.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Vetos do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1659/2025_veto_0449_2025_poder_executivo.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1659/2025_veto_0449_2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei Ordinária, aprovado na sessão ordinária, realizada no dia 11 de março de 2025, que "IMPLANTA O PROGRAMA FARMÁCAI DISPENSADORA DE MEDICAMENTO 24 HORAS NA UPA - UNIDADE DE PRONTO ATENDIMENTO DA REDE PÚBLICA DE SAÚDE DO MUNCÍPIO DE CACHOEIRAS DE MACACU", protocolado sob o nº 0143/2025.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1954/vet_-_2025_-_0914-2025_-_poder_executivo_municipal.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1954/vet_-_2025_-_0914-2025_-_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Ofício nº 0116/SEGOV/2025, encaminhando VETO TOTAL as Emendas Substitutivas, Supressiva e Aditiva, protocolada sob o nº 0822/025 e ao Projeto de Lei que Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2033/vet_-_2025_-_0977-2025_-_poder_executivo_municipal_-_plo_-_0592-2025_-_vereador_fabricio_de_araujo_sousa.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2033/vet_-_2025_-_0977-2025_-_poder_executivo_municipal_-_plo_-_0592-2025_-_vereador_fabricio_de_araujo_sousa.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei Ordinária, aprovado na sessão ordinária realizada no dia 24 de junho de 2025, que "Dispõe sobre a oferta pública de estágios profissionais pelo Poder Público Municipal e dá outras providências.", sob protocolo nº 0592/2025, de autoria do Vereador Fabrício de Araújo Sousa.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2032/vet_-_2025_-_0978-2025_-_poder_executivo_municipal_-_plo_-_0486-2025_-_vereador_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2032/vet_-_2025_-_0978-2025_-_poder_executivo_municipal_-_plo_-_0486-2025_-_vereador_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei Ordinária, aprovado na sessão ordinária realizada no dia 24 de junho de 2025, que "Institui a Feira Permanente da Agricultura Familiar no município de Cachoeiras de Macacu e dá outras providências.", sob protocolo nº 0486/2025, de autoria do Vereador Célio de Carvalho Maciel.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2102/vet_-_2025_-_1074-2025_-_veto_ao_projeto_de_lei_0234-2025.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2102/vet_-_2025_-_1074-2025_-_veto_ao_projeto_de_lei_0234-2025.pdf</t>
   </si>
   <si>
     <t>Encaminha Veto Total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 12 de agosto de 2025, que “Autoriza o Poder Executivo instituir o Programa Municipal "Dança pela Vida” voltado à promoção da saúde física e mental de mulheres através de aulas gratuitas de dança, no Município de Cachoeiras de Macacu e dá outras providências”, sob protocolo nº0476/2025.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2103/vet_-_2025_-_1075-2025_-_veto_ao_projeto_de_lei_0234-2025.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2103/vet_-_2025_-_1075-2025_-_veto_ao_projeto_de_lei_0234-2025.pdf</t>
   </si>
   <si>
     <t>Encaminha Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 12 de agosto de 2025, que “Autoriza a criação do Programa Escola do amanhã de Cachoeiras de Macacu e dá outras providências”, sob protocolo nº 0234/2025.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2104/vet_-_2025_-_1076-2025_-_veto_ao_projeto_de_lei_0490-2025.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2104/vet_-_2025_-_1076-2025_-_veto_ao_projeto_de_lei_0490-2025.pdf</t>
   </si>
   <si>
     <t>Encaminha Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 12 de agosto de 2025, que “Institui o Programa de Educação Econômica nas Escolas da Rede Pública Municipal de Cachoeiras de Macacu e dá outras providências”, sob protocolo nº 0490/2025.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2127/vet_-_2025_-_1099-2025_-_plo_-_0489-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2127/vet_-_2025_-_1099-2025_-_plo_-_0489-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 12 de agosto de 2025, que "Dispõe sobre o atendimento prioritário aos corretores de imóveis e advogados, no âmbito do Município de Cachoeiras de Macacu e dá outras providências", sob protocolo nº 0489/2025.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2126/vet_-_2025_-_1112-2025_-_plo_-_0815-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2126/vet_-_2025_-_1112-2025_-_plo_-_0815-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei, aprovado na sessão ordinária, realizada no dia 26 de agosto de 2025, que: Dispõe sobre reconhecer às pessoas com síndrome de fibromialgia ou fadiga crônica ou por síndrome complexa de dor regional ou outras doenças correlatas os mesmos direitos e garantias das pessoas com deficiência do Município de Cachoeiras de Macacu, sob protocolo nº 0815/2025.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2143/vet_-_2025_-_1156-2025_-_veto_total_ao_projeto_de_lei_no_0492-2025.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2143/vet_-_2025_-_1156-2025_-_veto_total_ao_projeto_de_lei_no_0492-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei, aprovado na sessão ordinária, realizada no dia 02 de setembro de 2025, que "Institui a criação da carteira de identificação da pessoa com epilepsia de Cachoeiras de Macacu e dá outras providências", sob protocolo nº 0492/2025, de autoria do Vereador Célio de Carvalho Maciel.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2176/vet_-_2025_-_1206_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0954_-_2025_-_ver_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2176/vet_-_2025_-_1206_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0954_-_2025_-_ver_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei Ordinaria, aprovado na sessdo ordinaria, realizada no dia 16 de setembro de 2025, que “Autoriza a criagdo do Programa Municipal de Apoio a Agricultura Familiar no municipio de Cachoeiras de Macacu e da outras providéncias.”, sob protocolo n°0594/2025.(Vereador Célio de Carvalho Maciel)</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2175/vet_-_2025_-_1207_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0933_-_2025_-_ver_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2175/vet_-_2025_-_1207_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0933_-_2025_-_ver_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei Ordindria, aprovado na sessdo ordinaria, realizada no dia 16 de setembro de 2025, que “Dispoe sobre a criacao do “Pipédromo” no bairro de Papucaia e da outras providéncias.”, sob protocolo n°0933/2025.(Vereador Rogério de Souza Ramos)</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2174/vet_-_2025_-_1208_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0689_-_2025_-_ver_rogerio_de_souza_ramos.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2174/vet_-_2025_-_1208_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0689_-_2025_-_ver_rogerio_de_souza_ramos.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei Ordinaria, aprovado na sessdo ordinaria, realizada no dia 16 de setembro de 2025, que “Institui os Jogos Estudantis no Municipio de Cachoeiras de Macacu e da outras providéncias”, sob protocolo n°0689/2025 - Vereador Rogério de Souza_x000D_
 Ramos</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>SEGOV - Secretaria Municipal de Governo e Casa Civil</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2290/2025_vet_1209_2025__vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2290/2025_vet_1209_2025__vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI ORDINÁRIA, APROVADO NA SESSÃO ORDINÁRIA, REALIZADA NO DIA 16 DE SETEMBRO DE 2025, QUE "PROÍBE A ACUMULAÇÃO DE CARGOS PÚBLICOS NA ADMINISTRAÇÃO MUNICIPAL DE CACHOEIRAS DE MACACU.", SOB PROTOCOLO Nº 0941/2025.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei Ordindria, aprovado na sessdo ordinaria, realizada no dia 16 de setembro de 2025, que “Institui a Semana Municipal de Conscientização e Prevençao ao Uso de Drogas por Criangas e Adolescentes no municipio de Cachoeiras de Macacu, e da outras providéncias”, sob protocolo n°0493/2025.(Vereador Célio de Carvalho Maciel)</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2178/vet_-_2025_-1211_-_2025_-_executivo_-_veto_parcial__-_projeto_de_lei_0971_-_2025_-_ver_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2178/vet_-_2025_-1211_-_2025_-_executivo_-_veto_parcial__-_projeto_de_lei_0971_-_2025_-_ver_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei Ordinaria, aprovado na sessao ordinaria, realizada no dia 16 de setembro de 2025, que “Dispoe sobre a prevençao e o combate a adultizado de criancas e adolescentes no ambito do Municipio de Cachoeiras de Macacu e da outras providéncias”, sob o protocolo n° 0971/2025 (Vereador Hugo Guida de Miranda)</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2209/vet_-_2025_-_1299-2025_-_veto_total_ao_projeto_de_lei_0869-2025_-_tiago_da_silva_teixeira.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2209/vet_-_2025_-_1299-2025_-_veto_total_ao_projeto_de_lei_0869-2025_-_tiago_da_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>Encaminha o Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 07 de outubro de 2025, que “Dispõe sobre o recolhimento, registro e cadastramento de animais de grande porte soltos nas vias e logradouros púbicos do Município de Cachoeiras de Macacu e dá outras providências”, sob protocolo nº0869/2025.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2281/vet_-_2025_-_1300-2025_-_veto_total_ao_projeto_de_lei_0597-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2281/vet_-_2025_-_1300-2025_-_veto_total_ao_projeto_de_lei_0597-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 07 de outubro de 2025, que "Autoriza a criação do Banco de Sementes Comunitário no Município de Cachoeiras de Macacu e dá outras providências", sob protocolo nº 0597/2025.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2208/vet_-_2025_-_1301-2025_-_veto_total_ao_projeto_de_lei_0811-2025_-_vilmar_pereira_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2208/vet_-_2025_-_1301-2025_-_veto_total_ao_projeto_de_lei_0811-2025_-_vilmar_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Encaminha o Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 07 de outubro de 2025, que “Autoriza a instituição do Programa de Saúde Oftalmológica para aluno da rede municipal de ensino e dá outras providências”, sob protocolo nº0811/2025.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2282/vet_-_2025_-_1302-2025_-_veto_total_ao_projeto_de_lei_1033-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2282/vet_-_2025_-_1302-2025_-_veto_total_ao_projeto_de_lei_1033-2025_-_jose_lucas_stutz_delgado_pinto.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 07 de outubro de 2025, que "Dispõe sobre a remoção de veículos abandonados em vias públicas no Município de Cachoeiras de Macacu e dá outras providências”, sob protocolo nº 1033/2025;</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2283/vet_-_2025_-_1303-2025_-_veto_total_ao_projeto_de_lei_0737-2025_-_hugo_guida_de_miranda.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2283/vet_-_2025_-_1303-2025_-_veto_total_ao_projeto_de_lei_0737-2025_-_hugo_guida_de_miranda.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 07 de outubro de 2025, que “Dispõe sobre a prioridade na inserção de mulheres vítimas de violência doméstica e familiar no âmbito do Município de Cachoeiras de Macacu, mediante atuação conjunta da Secretaria Municipal de Assistência Social e Políticas para Mulheres e da Secretaria Municipal de Desenvolvimento Econômico, Indústria, Comércio e Trabalho e dá outras providências”, sob protocolo nº 0737/2025.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2284/vet_-_2025_-_1304-2025_-_veto_total_ao_projeto_de_lei_0593-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2284/vet_-_2025_-_1304-2025_-_veto_total_ao_projeto_de_lei_0593-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI APROVADO NA SESSÃO ORDINÁRIA , REALIZADA NO DIA 07 DE OUTUBRO DE 2025, QUE "AUTORIZA A CRIAÇÃO DA POLÍTICA MUNICIPAL DE FOMENTO AO TURISMO RURAL SUSTENTÁVEL EM CACHOEIRAS DE MACACU", SOB PROTOCOLO Nº 0593/2025.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2286/vet_-_2025_-_1305-2025_-_veto_total_ao_projeto_de_lei_0595-2025_-_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2286/vet_-_2025_-_1305-2025_-_veto_total_ao_projeto_de_lei_0595-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI APROVADO NA SESSÃO ORDINÁRIA REALIZADA NO DIA 07 DE OUTUBRO DE 2025, QUE "AUTORIZA A CRIAÇÃO DO PROGRAMA "ADOTE UMA ESTRADA RURAL" NO MUNICÍPIO DE CACHOEIRAS DE MACACU E DÁ OUTRAS PROVIDÊNCIAS", SOB O PROTOCOLO Nº 0595/2025.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2285/vet_-_2025_-_1306-2025_-_veto_total_ao_projeto_de_lei_1097-2025_-_edgar_rosa_da_silva.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2285/vet_-_2025_-_1306-2025_-_veto_total_ao_projeto_de_lei_1097-2025_-_edgar_rosa_da_silva.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI APROVADO NA SESSÃO ORDINÁRIA, REALIZADA NO DIA 07 DE OUTUBRO DE 2025, QUE "DISPÕE SOBRE A PROIBIÇÃO DE POSSE EM CARGOS PÚBLICOS, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA, DE PESSOAS CONDENADAS COM TRÂNSITO EM JULGADO PELOS CRIMES PREVISTOS NA LEI FEDERAL Nº 11.340/2025 - LEI MARIA DA PENHA E DÁ OUTRAS PROVIDÊNCIAS", SOB PROTOCOLO Nº 1097/2025.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2247/vet_-_2025_-1382-2025_-_executivo_-_veto_total_-_projeto_de_lei_1041-2025_-_ver_celio_de_carvalho_maciel.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2247/vet_-_2025_-1382-2025_-_executivo_-_veto_total_-_projeto_de_lei_1041-2025_-_ver_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>Encaminha o Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 14 de outubro de 2025, que “Autoriza o Poder Executivo a celebrar parcerias e realizar transferências de recursos à Associação Pestalozzi de Cachoeiras de Macacu, para execução de serviços voltados à pessoa_x000D_
 com deficiência, nos termos da Lei Federal Nº 13.019/2014 (MROSC) e da Lei 13.146/2015 (Lei Brasileira de Inclusão)”, sob protocolo nº 1041/2025.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2243/vet_-_2025_-_1383-2025_-_veto_ao_projeto_de_lei_1163-2025.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2243/vet_-_2025_-_1383-2025_-_veto_ao_projeto_de_lei_1163-2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 14 de outubro de 2025, que “Institui no âmbito do Município de Cachoeiras de Macacu, o Selo “EMPRESA AMIGA DA MULHER CACHOEIRENSE”, e dá outras providências.”, sob protocolo nº 1163/2025.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2287/vet_-_2025_-1476_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1316_-_2025_-_ver_vilmar_pereira_-_reconhecimento_direitos_intrinsecos_rio_macacu.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2287/vet_-_2025_-1476_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1316_-_2025_-_ver_vilmar_pereira_-_reconhecimento_direitos_intrinsecos_rio_macacu.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 11 de novembro de 2025, que “Dispõe sobre o reconhecimento dos direitos intrínsecos do Rio Macacu no Município de Cachoeiras de Macacu, seu enquadramento como ente especialmente protegido, cria o comitê guardião de tutela dos interesses do Rio Macacu e dá outras providências”, sob protocolo no1316/2025, do Vereador Vilmar Pereira da Silva</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2288/vet_-_2025_-1477_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1087_-_2025_-_ver_tiago_da_silva_teixeira_-_institui_semana_proclamacao_evangelho.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2288/vet_-_2025_-1477_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1087_-_2025_-_ver_tiago_da_silva_teixeira_-_institui_semana_proclamacao_evangelho.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 18 de novembro de 2025, que “Institui a Semana Municipal de Proclamação do Evangelho em Cachoeiras de Macacu”, sob protocolo no1087/2025. Projeto de Lei do Vereador Tiago da Silva Teixeira</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2289/vet_-_2025_-1478_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1067_-_2025_-_ver_hugo_guida_de_miranda__-_institui_programa_incentivo_primeiro_emprego.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2289/vet_-_2025_-1478_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1067_-_2025_-_ver_hugo_guida_de_miranda__-_institui_programa_incentivo_primeiro_emprego.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 18 de novembro de 2025, que “Institui o Programa Municipal de Incentivo ao Primeiro Emprego no Município de Cachoeiras de Macacu e dá outras providências”, sob protocolo no1067/2025, do Vereador Hugo Guida de Miranda</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2291/vet_-_2025_-1491_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1086_-_2025_-_ver_jose_lucas_stutz_delgado_-_projeto_bombeiro_mirim.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2291/vet_-_2025_-1491_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1086_-_2025_-_ver_jose_lucas_stutz_delgado_-_projeto_bombeiro_mirim.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 18 de novembro de 2025, que “Autoriza o Poder Executivo a firmar convênio para implementação e realização do Projeto Bombeiro Mirim e dá outras providências”, sob protocolo no1086/2025, de autoria do Ver. José Lucas Stutz Delgado Pinto</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2296/vet_-_2025_-1494_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0655_-_2025_-_ver_celio_de_carvalho_maciel_-_wi-fi_gratuita_reparticoes_publicas.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2296/vet_-_2025_-1494_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0655_-_2025_-_ver_celio_de_carvalho_maciel_-_wi-fi_gratuita_reparticoes_publicas.pdf</t>
   </si>
   <si>
     <t>OFÍCIO No 0253/SEGOV/2025. para encaminhar o Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 25 de novembro de 2025  que “Dispõe sobre a obrigatoriedade da disponibilização de rede Wi-Fi gratuita em repartições públicas municipais que possuam acesso à internet, e dá outras providências”, sob protocolo no0655/2025. Projeto de Lei (Vereador Célio de Carvalho Maciel)</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2300/vet_-_2025_-_1495-2025_-_veto_total_ao_projeto_de_lei_0654-2025.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2300/vet_-_2025_-_1495-2025_-_veto_total_ao_projeto_de_lei_0654-2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 25 de novembro de 2025, que “Proíbe a substituição da celebração do “dia das mães” e do “dia dos pais” por “dia da família” nas instituições de ensino públicas e privadas no âmbito do Município de_x000D_
 Cachoeiras de Macacu, sob protocolo nº 0654/2025.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2301/vet_-_2025_-_1496-2025_-_veto_total_ao_projeto_de_lei_0656-2025.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2301/vet_-_2025_-_1496-2025_-_veto_total_ao_projeto_de_lei_0656-2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 25 de novembro de 2025, que “Institui o Programa Municipal de Artes Marciais como Atividade Terapêutica no Município de Cachoeiras de Macacu e dá outras providências”, sob protocolo nº 0656/2025.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2298/vet_-_2025_-_1517-2025_-_veto_total_ao_projeto_de_lei_1135-2025.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2298/vet_-_2025_-_1517-2025_-_veto_total_ao_projeto_de_lei_1135-2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Veto total ao Projeto de Lei aprovado na sessão ordinária, realizada no dia 02 de dezembro de 2025, que “Dispõe sobre a criação do Programa Municipal de Incentivo à Criação e Fortalecimento da Economia Solidária no Município de Cachoeiras de Macacu/R] e dá outras providências”, sob protocolo nº1135/2025.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2299/vet_-_2025_-_1518-2025_-_veto_total_ao_projeto_de_lei_1069-2025.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2299/vet_-_2025_-_1518-2025_-_veto_total_ao_projeto_de_lei_1069-2025.pdf</t>
   </si>
   <si>
     <t>Cumprimentando a Vossa Excelência e seus digníssimos pares, venho por meio deste, respeitosamente, encaminhar o Veto total ao Projeto de Lei_x000D_
 aprovado na sessão ordinária, realizada no dia 02 de dezembro de 2025, que “Proíbe contratação de shows, artistas e eventos abertos ao público infanto juvenil que envolvam, no decorrer da apresentação, expressão de apologia ao crime organizado, tráfico ou ao uso de drogas e dá outras providências”, sob protocolo nº1069/2025.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>EML</t>
   </si>
   <si>
     <t>Emenda à Projeto de Lei (Ordinária ou Complementa)</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1898/2025_-_emen_-_0822-2025_-_emenda_a_lei_de_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1898/2025_-_emen_-_0822-2025_-_emenda_a_lei_de_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>Emendas ao Projeto de Lei o qual dispõe "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS." de autoria do Poder Executivo, protocolado sob o nº 0484/2025, no dia 15/04/2025.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2259/ema_-_2025_-_1414_-_2025_-_ver_tiago_teixeira_-_adiciona_proposta_implantacao_leitos_uti.pdf</t>
+    <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2259/ema_-_2025_-_1414_-_2025_-_ver_tiago_teixeira_-_adiciona_proposta_implantacao_leitos_uti.pdf</t>
   </si>
   <si>
     <t>Propoe emenda adicionando a implantaçao de leitos que visa buscar a adequacao aos parametros da Organizaçao Mundial da Saude (OMS) e do Ministério da Saude, que recomendam um numero ideal de leitos de UTI por habitante/populaçao-alvo, visando garantir uma resposta eficiente em situaçoes de alta complexidade</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>TCERJ</t>
   </si>
   <si>
     <t>Parecer referente à Prestação de Contas de Governo</t>
   </si>
   <si>
     <t>TCE-RJ - Tribunal de Contas do Estado do Rio de Janeiro</t>
   </si>
   <si>
     <t>PARECER PRÉVIO FAVORÁVEL COM DETERMINAÇÃO (ÕES), RECOMENDAÇÃO (ÕES), RESSALVA (AS) SOBRE AS CONTAS DE GOVERNO DO CHEFE DO PODER EXECUTIVO, REFERENTES AO EXERCÍCIO DE 2023.</t>
   </si>
 </sst>
 </file>
 
@@ -9673,67 +9686,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1311/ind_-_2025_-_0009-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1313/ind_-_2025_-_0010-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1318/ind_-_2025_-_0011-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1321/ind_-_2025_-_0012-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1345/ind_-_2025_-_0013-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1347/ind_-_2025_-_0014-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1349/ind_-_2025_-_0015-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1350/ind_-_2025_-_0016-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1356/ind_-_2025_-_0018-2025_-_tiago_da_silva_teixeira_-_pavimentacao_da_gleba_colegio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1357/ind_-_2025_-_0019-2025_-_tiago_da_silva_teixeira_-_pavimentacao_de_papucaia_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1358/ind_-_2025_-_0020-2025_-_tiago_da_silva_teixeira_-_pavimentacao_da_gleba_papucaia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1359/2025_-_ind_-_0021-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1360/2025_-_ind_-_0022-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1361/2025_-_ind_-_0023-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1362/ind_-_2025_-_0024-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1363/ind_-_2025_-_0025-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1364/ind_-_2025_-_0026-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1365/ind_-_2025_-_0027-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1366/ind_-_2025_-_0028_-_2025_-_contrucao_passagem_lateral_pedestre_ciclista_-_ver_tiago_teixeira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1367/2025_-_ind_-_0029-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1368/ind_-_2025_-_0030_-_2025_-_implementacao_de_mercado_do_produtor_rural_-_ver_tiago_teixeira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1369/2025_-_ind_-_0031-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1370/ind_-_2025_-_0032_-_2025_-_implementacao_de_moeda_social_-_ver_tiago_teixeira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1372/ind_-_2025_-_0033_-2025_-_ver_tiago_silva_-_criar_traansporte_gratuito_conduzir_velorios_sepultamentos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1307/2025_-_ind_-_0034-2025_-_rogerio_de_souza_ramos_-_retirada_por_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1523/2025_-_ind_-_0035-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1524/2025_-_ind_-_0036-2025_-_rogerio_de_souza_ramos_-_retirada_por_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1296/2025_-_ind_-_0037-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1297/2025_-_ind_-_0038-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1298/ind_-_2025_-_0039-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1299/ind_-_2025_-_0040-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1301/ind_-_2025_-_0041-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1302/ind_-_2025_-_0042-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1303/ind_-_2025_-_0043-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1306/ind_-_2025_-_0045-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1295/ind_-_2025_-_0046-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1310/ind_-_2025_-_0047-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1294/ind_-_2025_-_0048-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1308/ind_-_2025_-_0049-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1314/ind_-_2025_-_0050-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1319/ind_-_2025_-_0051-2025_-_jose_lucas_stutz_delgado_pinto_-_construcao_muro_rio_ganguri.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1323/ind_-_2025_-_0052-2025_-_jose_lucas_stutz_delgado_pinto_-_muro_de_contencao_morro_do_cleber.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1324/ind_-_2025_-_0053-2025_-_jose_lucas_stutz_delgado_pinto_-_captacao_agua_tocas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1325/2025_-ind_-__0054-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1327/2025_-_ind_-_0055-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1329/2025_-_ind_-_0056-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1333/ind_-_2025_-_0057-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1334/ind_-_2025_-_0058-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1335/ind_-_2025_-_0059-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1336/ind_-_2025_-_0060_-_2025_-_acionar_amae_solucionar_valao_rua_dr_porciuncula__-_ver_jo_se_lucas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1337/ind_-_2025_-_0061_-_2025_-_cobertura_patio_centro_especializado_odontologico_-_ver_jo_se_lucas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1338/ind_-_2025_-_0062_-_2025_-_calcar_ou_asfaltar_estrada_pedreira__-_ver_jo_se_lucas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1341/ind_-_2025_-_0063-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1346/2025_-_ind_-_0065-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1304/2025_-_ind_-_0066-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1309/ind_-_2025_-_0067-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1312/ind_-_2025_-_0068-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1316/ind_-_2025_-_0070-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1317/ind_-_2025_-_0071-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1320/ind_-_2025_-_0072-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1326/ind_-_2025_-_0073-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1300/ind_-_2025_-_0074-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1322/ind_-_2025_-_0075-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1371/ind_-_2025_-_0076-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1410/ind_-_2025_-_0077-2025_-_nilton_matozo_viana_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1416/ind_-_2025_-_0078-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1407/ind_-_2025_-_0079-2025_-_nilton_matozo_viana_-_area_de_lazer_estadio_juarez.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1624/ind_-_2025_-_0080-2025_-_nilton_matozo_viana_-_construcao_unidade_basica_papucaia_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1412/ind_-_2025_-_0081-2025_-_nilton_matozo_viana_-_construcao_de_base_samu.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1409/2025_-_ind_-_0082-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1522/2025_-_ind_-_0085-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1414/ind_-_2025_-_0086-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1417/ind_-_2025_-_0087-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1415/ind_-_2025_-_0088-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1411/2025_-_ind_-_0089-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1413/2025_-_ind_-_0090-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1408/ind_-_2025_-_0091-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1328/ind_-_2025_-_0093-2025_-_rogerio_de_souza_ramos_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1330/ind_-_2025_-_0094-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1331/ind_-_2025_-_0095-2025_-_rogerio_de_souza_ramos_-_pavimentacao_rua_jose_delgado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1332/ind_-_2025_-_0096-2025_-_rogerio_de_souza_ramos_-_guard_rail_e_placa_sinalizacao_rua_a1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1348/ind_-_2025_-_0097-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1343/ind_-_2025_-_0098-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1351/ind_-_2025_-_0099-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1352/ind_-_2025_-_0100-2025_-_demilson_antonio_ribeiro_monteiro_-_coleta_de_exames.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1353/ind_-_2025_-_0102-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1354/ind_-_2025_-_0103-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1339/ind_-_2025_-_0104-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1342/2025_-_ind_-_0109-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1377/ind_-_2025_-_0113-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1378/ind_-_2025_-_0114-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1379/ind_-_2025_-_0115-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1383/ind_-_2025_-_0123-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1384/ind_-_2025_-_0124_-_2025_-_construir_portal_entrada_do_tuim_-_ver_nilton_matozo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1385/ind_-_2025_-_0125_-_2025_-_construir_praca_e_playground_e_academia_agro-brasil_-_ver_nilton_matozo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1386/ind_-_2025_-_0126_-_2025_-_construir_area_de_lazer_playground_e_academia_bonanza_-_ver_nilton_matozo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1387/ind_-_2025_-_0127-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1404/ind_-_2025_-_0131-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1405/ind_-_2025_-_0132-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1608/ind_-_2025_-_0147-2025_-_rogerio_de_souza_ramos_-_pavimentacao_estrada_da_granada.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1422/2025_-_ind_-_0148-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1423/2025_-_ind_-_0149-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1439/2025_-_ind_-_0153-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1438/2025_-_ind_-_0154-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1437/ind_-_2025_-_0155-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1451/ind_-_2025_-_0158-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1452/ind_-_2025_-_0159-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1450/ind_-_2025_-_0160-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1453/2025_-_ind_-_0162-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1456/ind_-_2025_-_0163_-2025_-_ver_tiago_silva_-_reformar_substituir_aparelhos_ginastica_praca_colonos_papucaia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1457/ind_-_2025_-_0164_-2025_-_ver_tiago_silva_-_construir_praca_papucaia-1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1458/2025_-_ind_-_0165-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1459/ind_-_2025_-_0166-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1460/2025_-_ind_-_0167-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1461/2025_-_ind_-_0168-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1470/ind_-_2025_-_0189-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1471/ind_-_2025_-_0190-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1472/ind_-_2025_-_0191_-2025_-_ver_lucas_stutz_-_manilhas_paralelos_ou_recapeamento_asfaltico_rua_waldomiro_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1473/2025_-_ind_-_0192-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1474/ind_-_2025_-_0193-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1475/ind_-_2025_-_0196-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1476/ind_-_2025_-_0197-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1477/2025_-_ind_-_0198-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1478/2025_-_ind_-_0199-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1479/2025_-_ind_-_0200-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1480/ind_-_2025_-_0201-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1481/ind_-_2025_-_0202-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1482/ind_-_2025_-_0203-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1483/ind_-_2025_-_0204-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1484/ind_-_2025_-_0207-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1485/2025_-_ind_-_0208-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1486/ind_-_2025_-_0209-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1490/ind_-_2025_-_0226-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1491/ind_-_2025_-_0227-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1493/ind_-_2025_-_0228-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1488/ind_-_2025_-_0232-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1496/ind_-_2025_-_0237-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1495/ind_-_2025_-_0238-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1498/ind_-_2025_-_0239-2025_-_hugo_guida_de_miranda_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1497/ind_-_2025_-_0240-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1500/2025_-_ind_-_0241-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1501/2025_-_ind_-_0242-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_-_2025_-_0245_-_2025_-_retirar_fios_em_desuso_dos_postes_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_-_2025_-_0246_-_2025_-_empresa_laudos_adic_insalub_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_-_2025_-_0248_-_2025_-_reforma_praca_ribeira_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_-_2025_-_0254_-2025_-_ver_nilton_matozo_instalar_playground_e_academia_coletivo_incra_ribeira.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1520/2025_-_ind_-_0255-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1516/2025_-_ind_-_0256-2025_-_marcos_vinicius_ferreira_romero_-_retirada_por_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1517/2025_-_ind_-_0257-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1518/ind_-_2025_-_0258-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1519/ind_-_2025_-_0259-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1525/2025_-_ind_-_0275-2025_-_vilmar_pereira_da_silva_-_retirada_por_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1526/2025_-_ind_-_0276-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1527/ind_-_2025_-_0277-2025_-_vilmar_pereira_da_silva_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1528/ind_-_2025_-_0278-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1530/2025_-_ind_-_0281-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1532/ind_-_2025_-_0286-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1534/ind_-_2025_-_0287-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1546/ind_-_2025_-_0295-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1547/ind_-_2025_-_0297-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1548/ind_-_2025_-_0298-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1549/ind_-_2025_-_0299-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1592/ind_-_2025_-_0300-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1550/ind_-_2025_-_0303-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1557/ind_-_2025_-_0307-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1558/ind_-_2025_-_0308-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1556/ind_-_2025_-_0310-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1560/ind_-_2025_-_0311-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1561/ind_-_2025_-_0312-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1562/ind_-_2025_-_0313-2025_-_edgar_rosa_da_silva_-_construcao_orla_parque_veneza.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1563/ind_-_2025_-_0314-2025_-_edgar_rosa_da_silva_-_revitalizacao_praca_parque_veneza.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1555/ind_-_2025_-_0317-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1564/ind_-_2025_-_0321-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1565/ind_-_2025_-_0322-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1568/ind_-_2025_-_0325-2025_-_vilmar_-_demilson_-_edivaldo_-_fabricio_-_gilberto_-_nilton_-_rogerio_-_tiago.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1566/ind_-_2025_-_0326-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1567/ind_-_2025_-_0327-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1569/ind_-_2025_-_0328-2025_-_hugo_guida_de_miranda_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1570/ind_-_2025_-_0332_-_2025_-_placa_sinalizacao_escolar_e_faixa_de_pedestre_centro_educacional_gomes_queiroz_-_ver_rogerio_ramos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1572/ind_-_2025_-_0333-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1593/ind_-_2025_-_0334-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1580/ind_-_2025_-_0335-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1579/ind_-_2025_-_0336-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1576/ind_-_2025_-_0339-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1575/ind_-_2025_-_0340-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1577/ind_-_2025_-_0342-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1574/ind_-_2025_-_0343_-_2025_-_instalar_bebedouro_coletivo_ginasio_expedito_pereira_-_ver_rogerio_ramos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1594/ind_-_2025_-_0344-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1581/ind_-_2025_-_0369-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1609/ind_-_2025_-_0375-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1613/ind_-_2025_-_0376-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1612/ind_-_2025_-_0377-2025_-_marcos_vinicius_ferreira_romero_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1611/ind_-_2025_-_0378-2025_-_marcos_vinicius_ferreira_romero_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1610/ind_-_2025_-_0379-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1582/2025_-_ind_-_0380-2025_-_retirada_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1583/ind_-_2025_-_0381-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1591/ind_-_2025_-_0388-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1587/ind_-_2025_-_0389-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1597/ind_-_2025_-_0392-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1596/ind_-_2025_-_0393-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1660/2025_-_ind_-_0429-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1614/2025_-_ind_-_0410-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1615/ind_-_2025_-_0411_-_2025_-_ante_projeto_lei_bolsa_atleta_macacu_-_ver_vilmar_pereira.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1621/ind_-_2025_-_0412-2025_-_marcos_vinicius_ferreira_romero_-_contrucao_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1620/ind_-_2025_-_0413-2025_-_marcos_vinicius_ferreira_romero_-_implantar_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1618/ind_-_2025_-_0415-2025_-_alexandre_ferreira_da_fonseca_-_guarda_corpo_rua_da_mangueira.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1617/ind_-_2025_-_0416-2025_-_alexandre_ferreira_da_fonseca_-_aparato_de_captura_de_animais.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1616/ind_-_2025_-_0417-2025_-_alexandre_ferreira_da_fonseca_-_anteprojeto_centro_de_triagem_de_animais.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1625/ind_-_2025_-_0426-2025_-_fabricio_de_araujo_sousa_-_reforma_orla_varzea.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1627/ind_-_2025_-_0427-2025_-_fabricio_de_araujo_sousa_-_recuperacao_de_iluminacao_publica_bairro_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1626/ind_-_2025_-_0428-2025_-_fabricio_de_araujo_sousa_-_contato_agendamento_paciente.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1628/2025_-_ind_-_0429-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1646/2025_-_ind_-_0436-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1634/2025_-_ind_-_0443-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1635/2025_-_ind_-_0444-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1637/ind_-_2025_-_0445-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1643/2025_-_ind_-_0453-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1649/2025_-_ind_-_0454-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1645/2025_-_ind_-_0456-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1644/2025_-_ind_-_0457-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1648/2025_-_ind_-_0460-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1655/2025_-_ind_-_0477-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1653/ind_-_2025_-_0480_-_2025_-_pavimentar_rua_genesio_pinto_-_ribeira_-_ver_rogerio_ramos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1652/ind_-_2025_-_0481-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1651/ind_-_2025_-_0482-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1650/ind_-_2025_-_0483-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1669/2025_-_ind_-_0496-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1678/ind_-_2025_-_0504-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1705/ind_-_2025_-_0520-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1706/ind_-_2025_-_0521_-_2025_-_hugo_guida_-_pavimentacao_com_saneamento_ruas_13_15_-_castalia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1699/ind_-_2025_-_0525-2025_-_rogerio_de_souza_ramos_-_ciclovia_rj116_papucaia_e_ribeira.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1707/ind_-_2025_-_0529-2025_-_hugo_guida_de_miranda_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1712/2025_-_ind_-_0530-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1710/ind_-_2025_-_0531-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1711/ind_-_2025_-_0532-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1713/2025_-_ind_-_0533-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1723/2025_-_ind_-_0534-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1722/ind_-_2025_-_0535-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1721/2025_-_ind_-_0536-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1720/ind_-_2025_-_0541-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1716/ind_-_2025_-_0542-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1718/2025_-_ind_-_0544-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1717/ind_-_2025_-_0545_-_2025_-_ver_marcos_vinicius_-_estudo_construir_praca_agro-brasil.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1726/2025_-_ind_-_0551-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1727/2025_-_ind_-_0552-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1745/ind_-_2025_-_0553-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1746/ind_-_2025_-_0554-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1747/ind_-_2025_-_0555-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1749/ind_-_2025_-_0557_-_2025_-_ver_vilmar_da_silva-_ante_plo_contratar_mediadores_escolares.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1742/ind_-_2025_-_0559-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1743/ind_-_2025_-_0560-2025_-_alexandre_ferreira_da_fonseca_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1744/ind_-_2025_-_0561-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1760/ind_-_2025_-_0562-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1737/ind_-_2025_-_0580-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1738/ind_-_2025_-_0581-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1748/ind_-_2025_-_0582-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1741/ind_-_2025_-_0585_-_2025_-_edgar_rosa_da_silva_-_passarelas_pedestres-bicicletas_pontes_rod._116_e_122.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1774/ind_-_2025_-_0591-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1758/ind_-_2025_-_0598_-_2025_-_implantacao_de_cursos_profissionalizantes_escola_sara_bocaiuva_bulcao_-_vere_demilson.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1756/2025_-_ind_-_0603-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1763/ind_-_2025_-_0626_-_2025_-_anteprojeto_de_lei_auxilio_alimentacao_valorizacao_servidores_publicos__-_celio_maciel.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1766/ind_-_2025_-_0627-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1767/ind_-_2025_-_0628-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1768/ind_-_2025_-_0629-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1765/ind_-_2025_-_0633_-_2025_-_fabricio_araujo_souza_-_manutencao_parque_boulevard_ribeira.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1762/ind_-_2025_-_0639-2025_-_marcos_vinicius_ferreira_romero_retirada_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1761/ind_-_2025_-_0641-2025_-_marcos_vinicius_ferreira_romero_retirada_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1770/ind_-_2025_-_0649-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1771/ind_-_2025_-_0650-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1772/ind_-_2025_-_0651-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1773/ind_-_2025_-_0652-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1778/ind_-_2025_-_0658-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1780/ind_-_2025_-_0659-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1783/ind_-_2025_-_0661-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1784/ind_-_2025_-_0663-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1785/ind_-_2025_-_0664-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1786/ind_-_2025_-_0665-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1787/ind_-_2025_-_0666-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1788/ind_-_2025_-_0667-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1789/ind_-_2025_-_0668-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1790/ind_-_2025_-_0669-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1791/ind_-_2025_-_0670-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1792/ind_-_2025_-_0671-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1793/ind_-_2025_-_0672-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1794/ind_-_2025_-_0673-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1795/ind_-_2025_-_0674-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1796/ind_-_2025_-_0675-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1797/ind_-_2025_-_0676-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1801/ind_-_2025_-_0677-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1802/ind_-_2025_-_0678-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1803/ind_-_2025_-_0679-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1804/ind_-_2025_-_0680-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1805/ind_-_2025_-_0681-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1806/ind_-_2025_-_0682-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1807/ind_-_2025_-_0683-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1808/ind_-_2025_-_0684-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1832/ind_-_2025_-_0686-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1798/ind_-_2025_-_0687-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1835/ind_-_2025_-_0690-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1799/2025_-_ind_-_0691-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1825/ind_-_2025_-_0697-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1826/ind_-_2025_-_0698-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1827/ind_-_2025_-_0699-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1828/ind_-_2025_-_0700-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1829/ind_-_2025_-_0700-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1812/ind_-_2025_-_0706-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1870/ind_-_2025_-_0707-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1822/ind_-_2025_-_0708-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1821/ind_-_2025_-_0709-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1820/ind_-_2025_-_0710-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1819/ind_-_2025_-_0711-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1823/ind_-_2025_-_0714-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1833/ind_-_2025_-_0724-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1815/ind_-_2025_-_0725-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1834/ind_-_2025_-_0729-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1836/ind_-_2025_-_0734-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1849/ind_-_2025_-_0735_-2025_-_ver_edivaldo_pereira_-alambrado_escola_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1843/ind_-_2025_-_0742-2025_-_jose_lucas_stutz_delgado_pinto_-_paralelos_rua_romeu_caetano_guida.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1848/ind_-_2025_-_0751_-2025_-_ver_marcos_vinicius__-_ppa_para_ofertar_cursos_profissionalizantes.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1844/2025_-_ind_-_0754-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1850/ind_-_2025_-_0755_-2025_-_ver_edivaldo_pereira_-_construcao_praca_espaco_lazer_margem_rio_macacu_parque_veneza.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1876/2025_-_ind_-_0758-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1862/2025_-_ind_-_0759-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1871/2025_-_ind_-_0760-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1872/2025_-_ind_-_0761-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1869/ind_-_2025_-_0771-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1851/ind_-_2025_-_0772-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1852/ind_-_2025_-_0788-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1853/ind_-_2025_-_0789-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1854/ind_-_2025_-_0790-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1855/ind_-_2025_-_0791-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1856/ind_-_2025_-_0792-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1857/ind_-_2025_-_0793-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1858/ind_-_2025_-_0794-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1859/ind_-_2025_-_0795-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1860/ind_-_2025_-_0796-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1861/ind_-_2025_-_0797-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1863/ind_-_2025_-_0798-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1864/ind_-_2025_-_0799-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1865/ind_-_2025_-_0800-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1866/ind_-_2025_-_0801-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1867/ind_-_2025_-_0802-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1868/ind_-_2025_-_0803-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1877/ind_-_2025_-_0812-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1881/ind_-_2025_-_0814_-_2025_-_ver_alexandre_ferreira_-_desobstrucao_do_canal_do_rio_macacu_varzea.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1892/ind_-_2025_-_0834-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1894/ind_-_2025_-_0835-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1893/ind_-_2025_-_0836-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1905/ind_-_2025_-_0854-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1908/ind_-_2025_-_0870-2025_-_rogerio_de_souza_ramos_-_sucatas_carros_apreendidos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1910/ind_-_2025_-_0871-2025_-_rogerio_de_souza_ramos_-_reparo_escola_lucy_campelo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1909/ind_-_2025_-_0872-2025_-_rogerio_de_souza_ramos_-_calcamento_rua_ubaldo_jose_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1935/2025_-_ind_-_0897_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1938/2025_-_ind_-_0901-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1939/2025_-_ind_-_0902-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1945/ind_-_2025_-_0905-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1947/ind_-_2025_-_0906-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1946/ind_-_2025_-_0907-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1948/ind_-_2025_-_0910-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1949/ind_-_2025_-_0911-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1968/2025_-_ind_-_0926_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1969/2025_-_ind_-_0931-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1985/ind_-_2025_-_0932_-_2025_-_ver_rogerio_de_souza_-_plo_autoriza_executivo_conceder_licenca-maternidade_a_servidores_gestante_ou_adotante.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1978/ind_-_2025_-_0934_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_reparar_telhado_fechar_laterais_quadra_ribeira.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1977/ind_-_2025_-_0935_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_asfaltar_rua_patricia_cabral_papucaia.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1976/ind_-_2025_-_0936_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_construcao_campo_grama_sintetica_marapora.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2002/ind_-_2025_-_0937-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1975/ind_-_2025_-_0938_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_instalar_guaritas_passageiros.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1979/ind_-_2025_-_0947-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1980/ind_-_2025_-_0948-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1981/ind_-_2025_-_0949-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1983/ind_-_2025_-_0950-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1984/ind_-_2025_-_0952-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1986/ind_-_2025_-_0955-2025_-_hugo_guida_de_miranda_-_troca_da_rede_de_esgoto_rua_15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2001/ind_-_2025_-_0958-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2034/ind_-_2025_-_0967-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2023/ind_-_2025_-_0975-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2041/ind_-_2025_-_0993-2025_-_gilberto_azevedo_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2042/ind_-_2025_-_0994-2025_-_gilberto_azevedo_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2055/ind_-_2025_-_0996_-_2025_-_ver_edivaldo_pereira_-_indica_anteprojeto_do_programa_a_agua_e_nossa.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2043/ind_-_2025_-_0999-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2044/ind_-_2025_-_1000-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2075/ind_-_2025_-_1003-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2046/ind_-_2025_-_1007_-_2025_-_ver_fabricio_de_araujo_-_executivo_interceder_contratar_ortopedista_padre_batalha.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2056/ind_-_2025_-_1022_-_2025_-_ver_hugo_miranda_-_realizar_paisagismo_calcadas__e_pista_caminhada_rua_manoel_delfim_sarmento.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2063/ind_-_2025_-_1029-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2064/ind_-_2025_-_1030-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2067/ind_-_2025_-_1034-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2068/ind_-_2025_-_1038-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2080/ind_-_2025_-_1056-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2081/ind_-_2025_-_1057_-_2025_-_ver_rogerio_de_souza_-_carro_fixo_para_ubs_marubai.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2082/ind_-_2025_-_1058_-_2025_-_ver_rogerio_de_souza_-_reativar_ubs_soarinho.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2083/ind_-_2025_-_1060_-_2025_-_ver_marcos_vinicius_ferreira_-_incluir_triagem_pacientes_hospital_glicemia_capilar.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2090/ind_-_2025_-_1070-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2093/2025_-_ind_-_1071_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2092/2025_-_ind_-_1072_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2101/ind_-_2025_-_1089-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2109/ind_-_2025_-_1093-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2106/ind_-_2025_-_1095-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2107/ind_-_2025_-_1096-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2111/ind_-_2025_-_1104-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2112/ind_-_2025_-_1105-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2116/ind_-_2025_-_1110-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2115/ind_-_2025_-_1113-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2121/ind_-_2025_-_1134-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2123/ind_-_2025_-_1143-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2124/ind_-_2025_-_1144-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2128/ind_-_2025_-_1145-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2129/ind_-_2025_-_1146-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2132/ind_-_2025_-_1150-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2133/ind_-_2025_-_1151-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2152/ind_-_2025_-_1162-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2153/ind_-_2025_-_1181-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2156/ind_-_2025_-_1190-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2158/ind_-_2025_-_1196-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2159/ind_-_2025_-_1197-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2173/ind_-_2025_-_1198-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2171/ind_-_2025_-_1218-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_-_2025_-_1220_-_2025_-_ver_rogerio_de_souza_-_construcao_cobertura_quadra_escola_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2182/ind_-_2025_-_1221_-_2025_-_ver_alexandre_ferreira_-_executivo_envio_anteprojeto_tarifa_verde.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2183/ind_-_2025_-_1222_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_anteprojeto_regularizar_organizar_balnearios.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2181/ind_-_2025_-_1226_-_2025_-_ver_rogerio_de_souza_-_pavimentacao_rua_irineu_castro_leal_-_ribeira.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2186/ind_-_2025_-_1246_-_2025_-_ver_marcos_vinicius_romero_-_prefeito_instalar_quebra-molas_rio-friburgo_rj-116_km16_bar_adriana_vecchi.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2188/ind_-_2025_-_1263-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2194/ind_-_2025_-_1264-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2192/ind_-_2025_-_1266-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2191/ind_-_2025_-_1267-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_-_2025_-_1268-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2189/ind_-_2025_-_1312-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2198/ind_-_2025_-_1318-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2197/ind_-_2025_-_1319-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2196/ind_-_2025_-_1320-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2213/ind_-_2025_-_1336-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2201/ind_-_2025_-_1339-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2202/ind_-_2025_-_1340-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2214/ind_-_2025_-_1341-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2215/ind_-_2025_-_1342-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2205/ind_-_2025_-_1348-2025_-_alexandre_fereira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2206/ind_-_2025_-_1349-2025_-_alexandre_fereira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2207/ind_-_2025_-_1350-2025_-_alexandre_fereira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2210/ind_-_2025_-_1351-2025_-_demilson_antonio_riveiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2211/ind_-_2025_-_1352-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2218/ind_-_2025_-_1354-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2216/ind_-_2025_-_1355-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2217/ind_-_2025_-_1356-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2212/ind_-_2025_-_1362-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2221/ind_-_2025_-_1363-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2222/ind_-_2025_-_1364-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2223/ind_-_2025_-_1365-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2226/ind_-_2025_-_1371-2025_-_gilberto_da_sivla_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2227/ind_-_2025_-_1372-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2231/ind_-_2025_-_1375_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_instalacao_protecao_lateral_pontes_ilha_tanque_renato_painha.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2230/ind_-_2025_-_1376_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_reforma_ponte_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2239/ind_-_2025_-_1384-2025_-_hugo_guida_de_miranda_-_area_recreativa_quiosque_birico.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2248/ind_-_2025_-__1385-2025_-_hugo_guida_de_miranda_-_construcao_escola_infantil_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2250/ind_-_2025_-_1387-2025_-_edgar_rosa_da_silva_-_manutencao_estradas_agrobrasil.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2251/ind_-_2025_-_1388-2025_-_edgar_rosa_da_silva_-_vigias_abrir_portoes.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2261/ind_-_2025_-_1389-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2253/ind_-_2025_-_1393_-_2025_-_ver_hugo_miranda_-_desapropriacao_terreno_oi_av_gov_roberto_silveira.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2254/ind_-_2025_-_1394_-_2025_-_ver_hugo_miranda_-_interceder_sec_obras_realizar_ampliacao_orla_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_-_2025_-_1395_-_2025_-_ver_hugo_miranda_-_interceder_sec_obras_realizar_continuacao_canal_ribeira_rua_gessi_menezes.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2256/ind_-_2025_-_1396_-_2025_-_ver_nilton_matozo_viana_-_executivo_intermediar_secret_obras_instalar_hidrantes.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2257/ind_-_2025_-_1397_-_2025_-_ver_tiago_teixeira_-_executivo_interceda_secretaria_reformar_aparelho_ginastica_ribeira.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2258/ind_-_2025_-_1398_-_2025_-_ver_tiago_teixeira_-_executivo_interceda_secretaria_implantar_abastecimento_rua_felicidade_papucaia.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_-_2025_-_1433_-_2025_-_ver_demilson_monteiro_-_executivo_limpar_ruas_margem_rio_-_ganguri_cima_e_baixo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2263/ind_-_2025_-_1437_-_2025_-_ver_hugo_miranda_-_executivo_interceder_governo_estadual_ceder_terreno_bombeiros_-_constrir_creche_e_escola_local_antigo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2274/ind_-_2025_-_1447_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_contrucao_rede_aguas_pluviais_betel.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2275/ind_-_2025_-_1448_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_solucao_derrapagem_rua_alvim_santana_neves_bairro_70.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2277/ind_-_2025_-_1451_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_instalacao_guarda-corpos_manutencao_ponte_rio_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2279/ind_-_2025_-_1453_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_colocacao_quebra-molas_todas_rua_expansao_b_papucaia.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2280/ind_-_2025_-_1454_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_colocados_bancos_rodoviaria_papucaia.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2293/ind_-_2025_-_1480_-_2025_-_ver_edivaldo_pereira_de_souza_-_plo_anexo_-_obrigatoriedade_divulgacao_direitos_vagas_gratuitas_descontos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1419/moc_-_2025_-_0142-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1508/moc_-_2025_-_0249-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1623/moc_-_2025_-_0452-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1656/moc_-_2025_-_0433-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1657/moc_-_2025_-_0434-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1658/moc_-_2025_-_0435-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1679/moc_-_2025_-_0503_-_2025_-_ver_hugo_guida_de_miranda_-_mocao_jair_paiva_roza.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1708/moc_-_2025_-_0528_-_2025_-_ver_hugo_guida_de_miranda_-_mocao_prof_fabio_barcelos_sousa.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1800/2025_-_moc_-_0688-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1830/moc_-_2025_-_0703-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1831/moc_-_2025_-_0704-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1813/moc_-_2025_-_0705-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1845/moc_-_2025_-_0748_-_2025_-_ver_marcos_vinicius_-_mocao_jane_mara_da_silva.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1846/moc_-_2025_-_0749_-_2025_-_ver_marcos_vinicius_-_mocao_uellington_marins_da_silva.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1847/moc_-_2025_-_0750_-_2025_-_ver_marcos_vinicius_-_mocao_jesse_pinheiro_da_costa.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1897/moc_-_2025_-_0838-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2077/moc_-_2025_-_0944-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2078/moc_-_2025_-_0945-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2079/moc_-_2025_-_0946-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2096/moc_-_2025_-_1080-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2097/moc_-_2025_-_1081-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2098/moc_-_2025_-_1084-2025_-_rafaella_mendes_ouverney_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2110/moc_-_2025_-_1090-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2122/moc_-_2025_-_1142-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2142/moc_-_2025_-_1160-2025_-_gilberto_da_silva_azevedo_junior_-_marta_da_silva_lopes_soares.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2155/moc_-_2025_-_1189-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2172/moc_-_2025_-_1204-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2187/moc_-_2025_-_1244-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2219/moc_-_2025_-_1343-2025_-_marcos_vinicius_ferreira_romero_-_rodrigo_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2203/moc_-_2025_-_1344-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2204/moc_-_2025_-_1345-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2220/moc_-_2025_-_1346-2025_-_marcos_vinicius_ferreira_romero_-_rodrigo_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2252/moc_-_2025_-_1390-2025_-_jose_lucas_stutz_delgado_pinto_-_anna_beatriz_torres_peres_marins.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1389/2025_-_plc_-_0118-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1442/plo_2025_0135-2025_gratificacao_temporaria_atividades_especiais_executivo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1440/plc_-_2025_-_136-2025_-_altera_a_estrutura_administrativa_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1554/plc_-_2025_-_0316-2025_-_executivo_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1714/plc_-_2025_-_0538-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1757/plc_-_2025_-_0599-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1764/plc_-_2025_-_0625_-_2025_-_vilmar_pereira_da_silva_-_reserva_de_vagas_em_empresas.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1838/plo_2025_0696-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2072/plo_-_2025_-_1040-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1388/2025_-_plo_-_0119-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1390/2025_-_plo_-_0120-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1443/plo_2025_0137-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1441/plo_2025_0138-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1444/plo_-_2025_-_139-2025_-_autoriza_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1445/plo_-_2025_-_0140-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1420/plo_-_2025_-_0143-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1431/plo_-_2025_-_0152-2025_-_declara_utilidade_publica_a_associacao_papucaia_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1537/plo_2025_0216_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1538/plo_-_2025_-_0217-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1539/plo_2025_0218_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1540/plo_-_2025_-_0219-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1541/plo_-_2025_-_0220-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1542/plo_2025_0221_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1543/plo_2025_0222_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1544/plo_2025_0223_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1545/plo_2025_0224_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1489/plo_-_2025_-_0229-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1492/plo_-_2025_-_0234_-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1494/plo_-_2025_-_0235_-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1499/plo_-_2025_-_0236_-_2025_-_programa_farmacia_para_todos_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1514/plo_2025_0244-2025_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1510/plo_-_2025_-_0252-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1512/plo_-_2025_-_0253-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1521/plo_-_2025_-_0260-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1529/plo_-_2025_-_0279-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1531/plo_2025_0283-2025_retirada_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1551/plo_-_2025_-_0304-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1578/plo_-_2025_-_0360-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1599/plo_-_2025_-_0373-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1606/plo_-_2025_-_0382-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1585/plo_-_2025_-_0383-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1814/plo_-_2025_-_0394_-_2025_-_ver_vilmar_pereira_-_disponibilizar_quaro_diario_de_profissionais_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1622/plo_-_2025_-_0402-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1601/plo_-_2025_-_0403-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1602/plo_-_2025_-_0404-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1603/plo_-_2025_-_0405-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1604/plo_-_2025_-_0406-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1633/plo_2025_0442-2025__hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1638/plo_-_2025_-_0447-2025_-_executivo_-_estilizacao_do_brasao_do_municipio_de_cachoeiras_de_macacu.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1639/plo_-_2025_-_0448-2025_-_executivo_-_atualiza_tabela_quadro_funcionario_administrativo_educacao.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1640/plo_-_2025_-_0450-2025_-_executivo_-_da_denominacao_estrategia_de_saude_da_familia_vecchi.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1654/plo_2025_0476-2025__demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1695/plo_-_2025_-_0484-2025_-_executivo_-_ldo_2026_-_lei_de_diretrizes_orcamentarias_de_2026.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1661/plo_-_2025_-_0486_-_2025_-_feira_permanente_agricultura_familiar_-_ver_celio_maciel.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1662/plo_-_2025_-_0487_-_2025_-_ver_celio_maciel_-_patrimonio_cultural_natureza_imaterial_turmas_bate-bola.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1663/plo_-_2025_-_0488_-_2025_-_ver_celio_maciel_-_institui_o_dia_de_acao_de_gracas.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1665/plo_-_2025_-_0490-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1666/plo_-_2025_-_0491-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1667/plo_2025_0492-2025__celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1696/plo_-_2025_-_0522-2025_-_executivo_-_cria_o_programa_mulher_segura.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1698/plo_-_2025_-_0523-2025_-_executivo_-_programa_de_parcelamento_ppe_amae.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1700/plo_-_2025_-_0524-2025_-vilmar_pereira_da_silva_-_utilidade_publica_associacao_musical_agua_viva.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1702/plo_-_2025_-_0526-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1715/plo_2025_0537_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2060/plo_-_2025_-_0556-2025_-_celio_de_carvalho_maciel_-_institui_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1735/plo_-_2025_-_0576-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1734/plo_-_2025_-_0577-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1759/plo_-_2025_-_0583_-_2025_-_ver_vilmar_pereira_-_declara_utilidade_publica_associacao_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1740/plo_-_2025_-_0586_-_2025_-_ver_edgar_silva_-_reconhecer_pessoas_com_fibromialgia_direitos_e_garantias_de_deficientes.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1775/plo_-_2025_-_0592-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1753/plo_-_2025_-_0595-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1754/plo_-_2025_-_0596-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1769/plo_-_2025_-_0630-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1598/plo_-_2025_-_0394_-_2025_-_disponibilizar_quadro_horario_unidades_saude_-_vilmar_-_lolo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1779/plo_-_2025_-_0653-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1781/plo_-_2025_-_0654-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1782/plo_-_2025_-_0655-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1776/plo_-_2025_-_0656-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1777/plo_-_2025_-_0657-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1818/plo_-_2025_-_0689-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1837/plo_2025_0716-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1817/plo_-_2025_-_0723-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1816/plo_-_2025_-_0726-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1839/plo_-_2025_-_0737-2025_-_hugo_guida_de_miranda_-_prioridade_mulheres_vitima_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1840/plo_-_2025_-_0739-2025_-_celio_de_carvalho_maciel_-_educacao_moral_e_civica.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1841/plo_-_2025_-_0740-2025_-_celio_de_carvalho_maciel_-_programa_escola_sem_doutrinacao.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1842/plo_-_2025_-_0741-2025_-_celio_de_carvalho_maciel_-_programa_ronda_escolar.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1873/plo_2025_0762-2025__celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1874/plo_2025_0763-2025__celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1875/plo_2025_0764-2025__celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1878/plo_-_2025_-_0811_-_2025_-_ver_vilmar_pereira_-_programa_saude_oftalmologica_alunos_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1882/plo_-_2025_-_0815_-_2025_-_ver_edgar_silva_-_reconhecer_as_pessoas_com_sidromes_que_especifica_e_doencas_correlatas_como_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1880/plo_-_2025_-_0816-2025_-_executivo_-_altera_a_lei_2673_de_2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1895/plo_-_2025_-_0824-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1902/plo_-_2025_-_0850-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1903/plo_-_2025_-_0851-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1904/plo_-_2025_-_0852-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1907/plo_-_2025_-_0869-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1971/plo_-_2025_-_0898-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1972/plo_-_2025_-_0899-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1953/plo_-_2025_-_0917-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1970/plo_-_2025_-_0921-2025_-_poder_executivo_-_autoriza_doar_areas_de_terras_ao_far_alterado.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1982/plo_-_2025_-_0933_-_2025_-_ver_rogerio_de_souza_-_criacao_pipodromo_papucaia.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1973/plo_-_2025_-_0941-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2039/plo_-_2025_-_0957-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2035/plo_-_2025_-_0968-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2038/plo_-_2025_-_0969-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2037/plo_-_2025_-_0970-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2036/plo_-_2025_-_0971-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2047/plo_-_2025_-_1008_-_2025_-_ver_fabricio_de_araujo_-_denomina_caminho_da_mata_a_avenida_eduardo_dale.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2048/plo_-_2025_-_1009_-_2025_-_ver_fabricio_de_araujo_-_da_a_logradouro_denominacao_caminho_novo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2049/plo_-_2025_-_1010_-_2025_-_ver_fabricio_de_araujo_-_denomina_rua__-_miriam_ramos_de_souza_-_em_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2050/plo_-_2025_-_1011_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_da_floresta_-_logradouro_em_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2051/plo_-_2025_-_1012_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_do_aqueduto_-_logradouro_em_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2052/plo_-_2025_-_1013_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_do_lago_encantado__-_logradouro_em_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2053/plo_-_2025_-_1014_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_travessa_serro_frio__-_logradouro_em_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2054/plo_-_2025_-_1015_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_do_rio_colibri__-_logradouro_em_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2061/plo_-_2025_-_1025-2025_-_executivo_-_altera_a_ldo_de_2026.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2065/plo_-_2025_-_1032-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2066/plo_-_2025_-_1033-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2074/plo_-_2025_-_1035-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2073/plo_-_2025_-_1036-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2071/plo_-_2025_-_1041-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2228/plo_-_2025_-_1054-2025_-_poder_executivo_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2225/plo_-_2025_-_1055-2025_-_poder_executivo_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2085/plo_-_2025_-_1061_-_2025_-_ver_marcos_vinicius_ferreira_-_autoriza_descarte_prontuarios_mais_de_20_anos_hospital_e_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2084/plo_-_2025_-_1067-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2088/plo_-_2025_-_1069-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2095/plo_-_2025_-_1079-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2099/plo_-_2025_-_1086-2025_-_jose_lucas_stutz_delgado_pinto_-_projeto_bombeiro_mirim.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2100/plo_-_2025_-_1087-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2105/plo_-_2025_-_1097-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2108/plo_-_2025_-_1102_-_2025_-_ver_hugo_miranda_-_reserva_identificacao_vagas_estacionamento_pessoas_tea.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2157/plo_-_2025_-_1111-2025_-_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2224/plo_-_2025_-_1114-2025_-_poder_executivo_-_mais_valia.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2120/plo_-_2025_-_1135-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2125/plo_-_2025_-_1136-2025_-_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2141/plo_-_2025_-_1159-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2151/plo_-_2025_-_1164-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2150/plo_-_2025_-_1165-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2149/plo_-_2025_-_1166-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2148/plo_-_2025_-_1167-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2147/plo_-_2025_-_1168-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2146/plo_-_2025_-_1170-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2145/plo_-_2025_-_1171-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2154/plo_-_2025_-_1182-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2184/plo_-_2025_-_1242_-_2025_-_ver_junior_azevedo_-_declara_taboa_patrimonio_cultural_municipal.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2193/plo_-_2025_-_1265-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2249/plo_-_2025_-_1281-2025_-_rogerio_de_souza_ramos_-_titulo_empresa_amiga_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2199/plo_-_2025_-_1282-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2195/plo_-_2025_-_1310-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2200/plo_-_2025_-_1316-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2245/plo_-_2025_-_1324_-_2025_-_ver_celio_carvalho_maciel_-_programa_combate_abandono_afetivo_criancas.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2244/plo_-_2025_-_1325_-_2025_-_ver_celio_carvalho_maciel_-_incentiva_estabelecimentos_rurais_contratacao_aprendizes.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2242/plo_-_2025_-_1326_-_2025_-_ver_celio_carvalho_maciel_-_cria_cadastro_pessoas_de_rua_registro_atencao_articulacao.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2241/plo_-_2025_-_1327_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_prevencao_combate_automedicacao_abusiva.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2240/plo_-_2025_-_1328_-_2025_-_ver_celio_carvalho_maciel_-_institui_campanha_combate_vandalismo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2238/plo_-_2025_-_1329_-_2025_-_ver_celio_carvalho_maciel_-_torna_feriado_dia_de_acao_de_gracas_municipal.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2237/plo_-_2025_-_1330_-_2025_-_ver_celio_carvalho_maciel_-_institui_politica_atencao_mulher_filho_autista.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2236/plo_-_2025_-_1331_-_2025_-_ver_celio_carvalho_maciel_-_institui_semana_protecao_vida.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2235/plo_-_2025_-_1332_-_2025_-_ver_celio_carvalho_maciel_-_institui_politica_municipal_prevencao_abandono_idosos.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2234/plo_-_2025_-_1333_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_identificacao_rotas_escoamento_rural.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2233/plo_-_2025_-_1334_-_2025_-_ver_celio_carvalho_maciel_-_institui_semana_pecuaria_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2232/plo_-_2025_-_1335_-_2025_-_ver_celio_carvalho_maciel_-_institui_semana_civismo_patriotismo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2246/plo_-_2025_-_1379_-_2025_-_ver_vilmar_pereira_da_silva_-_atendimento_preferncial_profissionais_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2265/plo_-_2025_-_1421_-_2025_-_ver_celio_carvalho_maciel_-_selo_municipal_escola_com_excelencia.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2266/plo_-_2025_-_1422_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_municipal_combate_evasao_escolar_presenca_transforma.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2267/plo_-_2025_-_1423_-_2025_-_ver_celio_carvalho_maciel_-_autoriza_criacao_portal_transparencia_matricula_escolar.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2268/plo_-_2025_-_1424_-_2025_-_ver_celio_carvalho_maciel_-_programa_transparencia_fiscalizacao_merenda_escolar_-_olho_merenda.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2269/plo_-_2025_-_1425_-_2025_-_ver_celio_carvalho_maciel_-_programa_pais_presentes_-_acompanhamento_escolar_familiar.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2270/plo_-_2025_-_1426_-_2025_-_ver_celio_carvalho_maciel_-_programa_primeira_infancia_em_foco.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2271/plo_-_2025_-_1427_-_2025_-_ver_celio_carvalho_maciel_-_institui_premio_municipal_professor_destaque_do_ano.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2272/plo_-_2025_-_1428_-_2025_-_ver_celio_carvalho_maciel_-_programa_incentivo_protagonismo_juvenil_escolas_publica_privada.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2276/plo_-_2025_-_1429_-_2025_-_ver_celio_carvalho_maciel_-_cria_registro_publico_obras_manutencoes_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2260/plo_-_2025_-_1436-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1535/prs_-_2025_-_0284-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1629/prs_-_2025_-_0430-2025_-_coletivo_-_cria_comissao_especial_prevencao_de_desastres.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1694/prs_-_2025_-_0458-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1693/prs_-_2025_-_0459-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1670/prs_-_2025_-_0494-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1709/prs_-_2025_-_0495-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1672/prs_-_2025_-_0497-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1673/prs_-_2025_-_0498-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1674/prs_-_2025_-_0499-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1675/prs_-_2025_-_0500-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1676/prs_-_2025_-_0501-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1677/prs_-_2025_-_0502-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1692/prs_-_2025_-_0505-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1690/prs_-_2025_-_0506-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1689/prs_-_2025_-_0507-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1688/prs_-_2025_-_0508-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1687/prs_-_2025_-_0509-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1686/prs_-_2025_-_0510-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1685/prs_-_2025_-_0511-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1684/prs_-_2025_-_0512-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1683/prs_-_2025_-_0513-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1682/prs_-_2025_-_0514-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1681/prs_-_2025_-_0515-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1680/prs_-_2025_-_0516-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1811/2025_-_prs_-_0587-2025_-_contas_anuais_rafael_muzzi_de_miranda_-_exercicio_2022.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1809/2025_-_prs_-_0588-2024-_contas_anuais_waldecyr_fraga_machado_-_exercicio_2016_-_processo_0630-2024.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1810/2025_-_prs_-_0589-2025_-_contas_anuais_waldecyr_fraga_machado_-_exercicio_2016.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2273/prs_-_2025_-_1439-2025_-_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1595/req_-_2025_-_0320-2025_-_demilson_-_fabricio_-_gilberto_-_edivaldo_-_nilton_-_vilmar_-_tiago_-_edgar_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1896/2025_-_req_-_0832-2025_-_edivaldo_pereira_da_silva_-_requerimento_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1917/req_-_2025_-__0868-2025_-_tiago_da_silva_teixeira_-_r_c_vieira_engenharia_ltda.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1974/rev_-_2025_-_0943-2025_-_edivaldo_pereira_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2179/req_-_2025_-_1201_-_2025_-_ver_nilton_matozo_viana_-_informacoes_o_s_prima_qualitasaude.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1659/2025_veto_0449_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1954/vet_-_2025_-_0914-2025_-_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2033/vet_-_2025_-_0977-2025_-_poder_executivo_municipal_-_plo_-_0592-2025_-_vereador_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2032/vet_-_2025_-_0978-2025_-_poder_executivo_municipal_-_plo_-_0486-2025_-_vereador_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2102/vet_-_2025_-_1074-2025_-_veto_ao_projeto_de_lei_0234-2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2103/vet_-_2025_-_1075-2025_-_veto_ao_projeto_de_lei_0234-2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2104/vet_-_2025_-_1076-2025_-_veto_ao_projeto_de_lei_0490-2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2127/vet_-_2025_-_1099-2025_-_plo_-_0489-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2126/vet_-_2025_-_1112-2025_-_plo_-_0815-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2143/vet_-_2025_-_1156-2025_-_veto_total_ao_projeto_de_lei_no_0492-2025.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2176/vet_-_2025_-_1206_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0954_-_2025_-_ver_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2175/vet_-_2025_-_1207_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0933_-_2025_-_ver_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2174/vet_-_2025_-_1208_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0689_-_2025_-_ver_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2290/2025_vet_1209_2025__vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2178/vet_-_2025_-1211_-_2025_-_executivo_-_veto_parcial__-_projeto_de_lei_0971_-_2025_-_ver_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2209/vet_-_2025_-_1299-2025_-_veto_total_ao_projeto_de_lei_0869-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2281/vet_-_2025_-_1300-2025_-_veto_total_ao_projeto_de_lei_0597-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2208/vet_-_2025_-_1301-2025_-_veto_total_ao_projeto_de_lei_0811-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2282/vet_-_2025_-_1302-2025_-_veto_total_ao_projeto_de_lei_1033-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2283/vet_-_2025_-_1303-2025_-_veto_total_ao_projeto_de_lei_0737-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2284/vet_-_2025_-_1304-2025_-_veto_total_ao_projeto_de_lei_0593-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2286/vet_-_2025_-_1305-2025_-_veto_total_ao_projeto_de_lei_0595-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2285/vet_-_2025_-_1306-2025_-_veto_total_ao_projeto_de_lei_1097-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2247/vet_-_2025_-1382-2025_-_executivo_-_veto_total_-_projeto_de_lei_1041-2025_-_ver_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2243/vet_-_2025_-_1383-2025_-_veto_ao_projeto_de_lei_1163-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2287/vet_-_2025_-1476_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1316_-_2025_-_ver_vilmar_pereira_-_reconhecimento_direitos_intrinsecos_rio_macacu.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2288/vet_-_2025_-1477_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1087_-_2025_-_ver_tiago_da_silva_teixeira_-_institui_semana_proclamacao_evangelho.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2289/vet_-_2025_-1478_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1067_-_2025_-_ver_hugo_guida_de_miranda__-_institui_programa_incentivo_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2291/vet_-_2025_-1491_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1086_-_2025_-_ver_jose_lucas_stutz_delgado_-_projeto_bombeiro_mirim.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2296/vet_-_2025_-1494_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0655_-_2025_-_ver_celio_de_carvalho_maciel_-_wi-fi_gratuita_reparticoes_publicas.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2300/vet_-_2025_-_1495-2025_-_veto_total_ao_projeto_de_lei_0654-2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2301/vet_-_2025_-_1496-2025_-_veto_total_ao_projeto_de_lei_0656-2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2298/vet_-_2025_-_1517-2025_-_veto_total_ao_projeto_de_lei_1135-2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2299/vet_-_2025_-_1518-2025_-_veto_total_ao_projeto_de_lei_1069-2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1898/2025_-_emen_-_0822-2025_-_emenda_a_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2259/ema_-_2025_-_1414_-_2025_-_ver_tiago_teixeira_-_adiciona_proposta_implantacao_leitos_uti.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1311/ind_-_2025_-_0009-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1313/ind_-_2025_-_0010-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1318/ind_-_2025_-_0011-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1321/ind_-_2025_-_0012-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1345/ind_-_2025_-_0013-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1347/ind_-_2025_-_0014-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1349/ind_-_2025_-_0015-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1350/ind_-_2025_-_0016-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1356/ind_-_2025_-_0018-2025_-_tiago_da_silva_teixeira_-_pavimentacao_da_gleba_colegio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1357/ind_-_2025_-_0019-2025_-_tiago_da_silva_teixeira_-_pavimentacao_de_papucaia_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1358/ind_-_2025_-_0020-2025_-_tiago_da_silva_teixeira_-_pavimentacao_da_gleba_papucaia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1359/2025_-_ind_-_0021-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1360/2025_-_ind_-_0022-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1361/2025_-_ind_-_0023-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1362/ind_-_2025_-_0024-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1363/ind_-_2025_-_0025-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1364/ind_-_2025_-_0026-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1365/ind_-_2025_-_0027-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1366/ind_-_2025_-_0028_-_2025_-_contrucao_passagem_lateral_pedestre_ciclista_-_ver_tiago_teixeira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1367/2025_-_ind_-_0029-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1368/ind_-_2025_-_0030_-_2025_-_implementacao_de_mercado_do_produtor_rural_-_ver_tiago_teixeira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1369/2025_-_ind_-_0031-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1370/ind_-_2025_-_0032_-_2025_-_implementacao_de_moeda_social_-_ver_tiago_teixeira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1372/ind_-_2025_-_0033_-2025_-_ver_tiago_silva_-_criar_traansporte_gratuito_conduzir_velorios_sepultamentos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1307/2025_-_ind_-_0034-2025_-_rogerio_de_souza_ramos_-_retirada_por_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1523/2025_-_ind_-_0035-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1524/2025_-_ind_-_0036-2025_-_rogerio_de_souza_ramos_-_retirada_por_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1296/2025_-_ind_-_0037-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1297/2025_-_ind_-_0038-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1298/ind_-_2025_-_0039-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1299/ind_-_2025_-_0040-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1301/ind_-_2025_-_0041-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1302/ind_-_2025_-_0042-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1303/ind_-_2025_-_0043-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1306/ind_-_2025_-_0045-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1295/ind_-_2025_-_0046-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1310/ind_-_2025_-_0047-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1294/ind_-_2025_-_0048-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1308/ind_-_2025_-_0049-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1314/ind_-_2025_-_0050-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1319/ind_-_2025_-_0051-2025_-_jose_lucas_stutz_delgado_pinto_-_construcao_muro_rio_ganguri.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1323/ind_-_2025_-_0052-2025_-_jose_lucas_stutz_delgado_pinto_-_muro_de_contencao_morro_do_cleber.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1324/ind_-_2025_-_0053-2025_-_jose_lucas_stutz_delgado_pinto_-_captacao_agua_tocas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1325/2025_-ind_-__0054-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1327/2025_-_ind_-_0055-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1329/2025_-_ind_-_0056-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1333/ind_-_2025_-_0057-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1334/ind_-_2025_-_0058-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1335/ind_-_2025_-_0059-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1336/ind_-_2025_-_0060_-_2025_-_acionar_amae_solucionar_valao_rua_dr_porciuncula__-_ver_jo_se_lucas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1337/ind_-_2025_-_0061_-_2025_-_cobertura_patio_centro_especializado_odontologico_-_ver_jo_se_lucas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1338/ind_-_2025_-_0062_-_2025_-_calcar_ou_asfaltar_estrada_pedreira__-_ver_jo_se_lucas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1341/ind_-_2025_-_0063-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1346/2025_-_ind_-_0065-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1304/2025_-_ind_-_0066-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1309/ind_-_2025_-_0067-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1312/ind_-_2025_-_0068-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1316/ind_-_2025_-_0070-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1317/ind_-_2025_-_0071-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1320/ind_-_2025_-_0072-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1326/ind_-_2025_-_0073-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1300/ind_-_2025_-_0074-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1322/ind_-_2025_-_0075-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1371/ind_-_2025_-_0076-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1410/ind_-_2025_-_0077-2025_-_nilton_matozo_viana_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1416/ind_-_2025_-_0078-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1407/ind_-_2025_-_0079-2025_-_nilton_matozo_viana_-_area_de_lazer_estadio_juarez.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1624/ind_-_2025_-_0080-2025_-_nilton_matozo_viana_-_construcao_unidade_basica_papucaia_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1412/ind_-_2025_-_0081-2025_-_nilton_matozo_viana_-_construcao_de_base_samu.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1409/2025_-_ind_-_0082-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1522/2025_-_ind_-_0085-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1414/ind_-_2025_-_0086-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1417/ind_-_2025_-_0087-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1415/ind_-_2025_-_0088-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1411/2025_-_ind_-_0089-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1413/2025_-_ind_-_0090-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1408/ind_-_2025_-_0091-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1328/ind_-_2025_-_0093-2025_-_rogerio_de_souza_ramos_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1330/ind_-_2025_-_0094-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1331/ind_-_2025_-_0095-2025_-_rogerio_de_souza_ramos_-_pavimentacao_rua_jose_delgado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1332/ind_-_2025_-_0096-2025_-_rogerio_de_souza_ramos_-_guard_rail_e_placa_sinalizacao_rua_a1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1348/ind_-_2025_-_0097-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1343/ind_-_2025_-_0098-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1351/ind_-_2025_-_0099-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1352/ind_-_2025_-_0100-2025_-_demilson_antonio_ribeiro_monteiro_-_coleta_de_exames.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1353/ind_-_2025_-_0102-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1354/ind_-_2025_-_0103-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1339/ind_-_2025_-_0104-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1342/2025_-_ind_-_0109-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1377/ind_-_2025_-_0113-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1378/ind_-_2025_-_0114-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1379/ind_-_2025_-_0115-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1383/ind_-_2025_-_0123-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1384/ind_-_2025_-_0124_-_2025_-_construir_portal_entrada_do_tuim_-_ver_nilton_matozo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1385/ind_-_2025_-_0125_-_2025_-_construir_praca_e_playground_e_academia_agro-brasil_-_ver_nilton_matozo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1386/ind_-_2025_-_0126_-_2025_-_construir_area_de_lazer_playground_e_academia_bonanza_-_ver_nilton_matozo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1387/ind_-_2025_-_0127-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1404/ind_-_2025_-_0131-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1405/ind_-_2025_-_0132-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1608/ind_-_2025_-_0147-2025_-_rogerio_de_souza_ramos_-_pavimentacao_estrada_da_granada.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1422/2025_-_ind_-_0148-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1423/2025_-_ind_-_0149-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1439/2025_-_ind_-_0153-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1438/2025_-_ind_-_0154-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1437/ind_-_2025_-_0155-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1451/ind_-_2025_-_0158-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1452/ind_-_2025_-_0159-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1450/ind_-_2025_-_0160-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1453/2025_-_ind_-_0162-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1456/ind_-_2025_-_0163_-2025_-_ver_tiago_silva_-_reformar_substituir_aparelhos_ginastica_praca_colonos_papucaia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1457/ind_-_2025_-_0164_-2025_-_ver_tiago_silva_-_construir_praca_papucaia-1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1458/2025_-_ind_-_0165-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1459/ind_-_2025_-_0166-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1460/2025_-_ind_-_0167-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1461/2025_-_ind_-_0168-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1470/ind_-_2025_-_0189-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1471/ind_-_2025_-_0190-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1472/ind_-_2025_-_0191_-2025_-_ver_lucas_stutz_-_manilhas_paralelos_ou_recapeamento_asfaltico_rua_waldomiro_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1473/2025_-_ind_-_0192-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1474/ind_-_2025_-_0193-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1475/ind_-_2025_-_0196-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1476/ind_-_2025_-_0197-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1477/2025_-_ind_-_0198-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1478/2025_-_ind_-_0199-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1479/2025_-_ind_-_0200-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1480/ind_-_2025_-_0201-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1481/ind_-_2025_-_0202-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1482/ind_-_2025_-_0203-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1483/ind_-_2025_-_0204-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1484/ind_-_2025_-_0207-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1485/2025_-_ind_-_0208-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1486/ind_-_2025_-_0209-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1490/ind_-_2025_-_0226-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1491/ind_-_2025_-_0227-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1493/ind_-_2025_-_0228-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1488/ind_-_2025_-_0232-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1496/ind_-_2025_-_0237-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1495/ind_-_2025_-_0238-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1498/ind_-_2025_-_0239-2025_-_hugo_guida_de_miranda_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1497/ind_-_2025_-_0240-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1500/2025_-_ind_-_0241-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1501/2025_-_ind_-_0242-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_-_2025_-_0245_-_2025_-_retirar_fios_em_desuso_dos_postes_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_-_2025_-_0246_-_2025_-_empresa_laudos_adic_insalub_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_-_2025_-_0248_-_2025_-_reforma_praca_ribeira_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_-_2025_-_0254_-2025_-_ver_nilton_matozo_instalar_playground_e_academia_coletivo_incra_ribeira.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1520/2025_-_ind_-_0255-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1516/2025_-_ind_-_0256-2025_-_marcos_vinicius_ferreira_romero_-_retirada_por_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1517/2025_-_ind_-_0257-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1518/ind_-_2025_-_0258-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1519/ind_-_2025_-_0259-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1525/2025_-_ind_-_0275-2025_-_vilmar_pereira_da_silva_-_retirada_por_duplicidade.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1526/2025_-_ind_-_0276-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1527/ind_-_2025_-_0277-2025_-_vilmar_pereira_da_silva_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1528/ind_-_2025_-_0278-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1530/2025_-_ind_-_0281-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1532/ind_-_2025_-_0286-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1534/ind_-_2025_-_0287-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1546/ind_-_2025_-_0295-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1547/ind_-_2025_-_0297-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1548/ind_-_2025_-_0298-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1549/ind_-_2025_-_0299-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1592/ind_-_2025_-_0300-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1550/ind_-_2025_-_0303-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1557/ind_-_2025_-_0307-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1558/ind_-_2025_-_0308-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1556/ind_-_2025_-_0310-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1560/ind_-_2025_-_0311-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1561/ind_-_2025_-_0312-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1562/ind_-_2025_-_0313-2025_-_edgar_rosa_da_silva_-_construcao_orla_parque_veneza.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1563/ind_-_2025_-_0314-2025_-_edgar_rosa_da_silva_-_revitalizacao_praca_parque_veneza.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1555/ind_-_2025_-_0317-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1564/ind_-_2025_-_0321-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1565/ind_-_2025_-_0322-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1568/ind_-_2025_-_0325-2025_-_vilmar_-_demilson_-_edivaldo_-_fabricio_-_gilberto_-_nilton_-_rogerio_-_tiago.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1566/ind_-_2025_-_0326-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1567/ind_-_2025_-_0327-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1569/ind_-_2025_-_0328-2025_-_hugo_guida_de_miranda_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1570/ind_-_2025_-_0332_-_2025_-_placa_sinalizacao_escolar_e_faixa_de_pedestre_centro_educacional_gomes_queiroz_-_ver_rogerio_ramos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1572/ind_-_2025_-_0333-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1593/ind_-_2025_-_0334-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1580/ind_-_2025_-_0335-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1579/ind_-_2025_-_0336-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1576/ind_-_2025_-_0339-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1575/ind_-_2025_-_0340-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1577/ind_-_2025_-_0342-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1574/ind_-_2025_-_0343_-_2025_-_instalar_bebedouro_coletivo_ginasio_expedito_pereira_-_ver_rogerio_ramos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1594/ind_-_2025_-_0344-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1581/ind_-_2025_-_0369-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1609/ind_-_2025_-_0375-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1613/ind_-_2025_-_0376-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1612/ind_-_2025_-_0377-2025_-_marcos_vinicius_ferreira_romero_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1611/ind_-_2025_-_0378-2025_-_marcos_vinicius_ferreira_romero_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1610/ind_-_2025_-_0379-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1582/2025_-_ind_-_0380-2025_-_retirada_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1583/ind_-_2025_-_0381-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1591/ind_-_2025_-_0388-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1587/ind_-_2025_-_0389-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1597/ind_-_2025_-_0392-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1596/ind_-_2025_-_0393-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1660/2025_-_ind_-_0429-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1614/2025_-_ind_-_0410-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1615/ind_-_2025_-_0411_-_2025_-_ante_projeto_lei_bolsa_atleta_macacu_-_ver_vilmar_pereira.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1621/ind_-_2025_-_0412-2025_-_marcos_vinicius_ferreira_romero_-_contrucao_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1620/ind_-_2025_-_0413-2025_-_marcos_vinicius_ferreira_romero_-_implantar_banco_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1618/ind_-_2025_-_0415-2025_-_alexandre_ferreira_da_fonseca_-_guarda_corpo_rua_da_mangueira.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1617/ind_-_2025_-_0416-2025_-_alexandre_ferreira_da_fonseca_-_aparato_de_captura_de_animais.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1616/ind_-_2025_-_0417-2025_-_alexandre_ferreira_da_fonseca_-_anteprojeto_centro_de_triagem_de_animais.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1625/ind_-_2025_-_0426-2025_-_fabricio_de_araujo_sousa_-_reforma_orla_varzea.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1627/ind_-_2025_-_0427-2025_-_fabricio_de_araujo_sousa_-_recuperacao_de_iluminacao_publica_bairro_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1626/ind_-_2025_-_0428-2025_-_fabricio_de_araujo_sousa_-_contato_agendamento_paciente.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1628/2025_-_ind_-_0429-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1646/2025_-_ind_-_0436-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1634/2025_-_ind_-_0443-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1635/2025_-_ind_-_0444-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1637/ind_-_2025_-_0445-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1643/2025_-_ind_-_0453-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1649/2025_-_ind_-_0454-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1645/2025_-_ind_-_0456-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1644/2025_-_ind_-_0457-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1648/2025_-_ind_-_0460-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1655/2025_-_ind_-_0477-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1653/ind_-_2025_-_0480_-_2025_-_pavimentar_rua_genesio_pinto_-_ribeira_-_ver_rogerio_ramos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1652/ind_-_2025_-_0481-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1651/ind_-_2025_-_0482-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1650/ind_-_2025_-_0483-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1669/2025_-_ind_-_0496-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1678/ind_-_2025_-_0504-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1705/ind_-_2025_-_0520-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1706/ind_-_2025_-_0521_-_2025_-_hugo_guida_-_pavimentacao_com_saneamento_ruas_13_15_-_castalia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1699/ind_-_2025_-_0525-2025_-_rogerio_de_souza_ramos_-_ciclovia_rj116_papucaia_e_ribeira.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1707/ind_-_2025_-_0529-2025_-_hugo_guida_de_miranda_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1712/2025_-_ind_-_0530-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1710/ind_-_2025_-_0531-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1711/ind_-_2025_-_0532-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1713/2025_-_ind_-_0533-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1723/2025_-_ind_-_0534-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1722/ind_-_2025_-_0535-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1721/2025_-_ind_-_0536-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1720/ind_-_2025_-_0541-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1716/ind_-_2025_-_0542-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1718/2025_-_ind_-_0544-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1717/ind_-_2025_-_0545_-_2025_-_ver_marcos_vinicius_-_estudo_construir_praca_agro-brasil.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1726/2025_-_ind_-_0551-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1727/2025_-_ind_-_0552-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1745/ind_-_2025_-_0553-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1746/ind_-_2025_-_0554-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1747/ind_-_2025_-_0555-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1749/ind_-_2025_-_0557_-_2025_-_ver_vilmar_da_silva-_ante_plo_contratar_mediadores_escolares.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1742/ind_-_2025_-_0559-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1743/ind_-_2025_-_0560-2025_-_alexandre_ferreira_da_fonseca_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1744/ind_-_2025_-_0561-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1760/ind_-_2025_-_0562-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1737/ind_-_2025_-_0580-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1738/ind_-_2025_-_0581-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1748/ind_-_2025_-_0582-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1741/ind_-_2025_-_0585_-_2025_-_edgar_rosa_da_silva_-_passarelas_pedestres-bicicletas_pontes_rod._116_e_122.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1774/ind_-_2025_-_0591-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1758/ind_-_2025_-_0598_-_2025_-_implantacao_de_cursos_profissionalizantes_escola_sara_bocaiuva_bulcao_-_vere_demilson.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1756/2025_-_ind_-_0603-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1763/ind_-_2025_-_0626_-_2025_-_anteprojeto_de_lei_auxilio_alimentacao_valorizacao_servidores_publicos__-_celio_maciel.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1766/ind_-_2025_-_0627-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1767/ind_-_2025_-_0628-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1768/ind_-_2025_-_0629-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1765/ind_-_2025_-_0633_-_2025_-_fabricio_araujo_souza_-_manutencao_parque_boulevard_ribeira.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1762/ind_-_2025_-_0639-2025_-_marcos_vinicius_ferreira_romero_retirada_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1761/ind_-_2025_-_0641-2025_-_marcos_vinicius_ferreira_romero_retirada_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1770/ind_-_2025_-_0649-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1771/ind_-_2025_-_0650-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1772/ind_-_2025_-_0651-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1773/ind_-_2025_-_0652-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1778/ind_-_2025_-_0658-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1780/ind_-_2025_-_0659-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1783/ind_-_2025_-_0661-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1784/ind_-_2025_-_0663-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1785/ind_-_2025_-_0664-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1786/ind_-_2025_-_0665-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1787/ind_-_2025_-_0666-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1788/ind_-_2025_-_0667-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1789/ind_-_2025_-_0668-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1790/ind_-_2025_-_0669-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1791/ind_-_2025_-_0670-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1792/ind_-_2025_-_0671-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1793/ind_-_2025_-_0672-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1794/ind_-_2025_-_0673-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1795/ind_-_2025_-_0674-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1796/ind_-_2025_-_0675-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1797/ind_-_2025_-_0676-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1801/ind_-_2025_-_0677-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1802/ind_-_2025_-_0678-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1803/ind_-_2025_-_0679-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1804/ind_-_2025_-_0680-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1805/ind_-_2025_-_0681-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1806/ind_-_2025_-_0682-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1807/ind_-_2025_-_0683-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1808/ind_-_2025_-_0684-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1832/ind_-_2025_-_0686-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1798/ind_-_2025_-_0687-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1835/ind_-_2025_-_0690-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1799/2025_-_ind_-_0691-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1825/ind_-_2025_-_0697-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1826/ind_-_2025_-_0698-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1827/ind_-_2025_-_0699-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1828/ind_-_2025_-_0700-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1829/ind_-_2025_-_0700-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1812/ind_-_2025_-_0706-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1870/ind_-_2025_-_0707-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1822/ind_-_2025_-_0708-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1821/ind_-_2025_-_0709-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1820/ind_-_2025_-_0710-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1819/ind_-_2025_-_0711-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1823/ind_-_2025_-_0714-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1833/ind_-_2025_-_0724-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1815/ind_-_2025_-_0725-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1834/ind_-_2025_-_0729-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1836/ind_-_2025_-_0734-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1849/ind_-_2025_-_0735_-2025_-_ver_edivaldo_pereira_-alambrado_escola_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1843/ind_-_2025_-_0742-2025_-_jose_lucas_stutz_delgado_pinto_-_paralelos_rua_romeu_caetano_guida.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1848/ind_-_2025_-_0751_-2025_-_ver_marcos_vinicius__-_ppa_para_ofertar_cursos_profissionalizantes.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1844/2025_-_ind_-_0754-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1850/ind_-_2025_-_0755_-2025_-_ver_edivaldo_pereira_-_construcao_praca_espaco_lazer_margem_rio_macacu_parque_veneza.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1876/2025_-_ind_-_0758-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1862/2025_-_ind_-_0759-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1871/2025_-_ind_-_0760-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1872/2025_-_ind_-_0761-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1869/ind_-_2025_-_0771-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1851/ind_-_2025_-_0772-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1852/ind_-_2025_-_0788-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1853/ind_-_2025_-_0789-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1854/ind_-_2025_-_0790-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1855/ind_-_2025_-_0791-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1856/ind_-_2025_-_0792-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1857/ind_-_2025_-_0793-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1858/ind_-_2025_-_0794-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1859/ind_-_2025_-_0795-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1860/ind_-_2025_-_0796-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1861/ind_-_2025_-_0797-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1863/ind_-_2025_-_0798-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1864/ind_-_2025_-_0799-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1865/ind_-_2025_-_0800-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1866/ind_-_2025_-_0801-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1867/ind_-_2025_-_0802-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1868/ind_-_2025_-_0803-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1877/ind_-_2025_-_0812-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1881/ind_-_2025_-_0814_-_2025_-_ver_alexandre_ferreira_-_desobstrucao_do_canal_do_rio_macacu_varzea.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1892/ind_-_2025_-_0834-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1894/ind_-_2025_-_0835-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1893/ind_-_2025_-_0836-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1905/ind_-_2025_-_0854-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1908/ind_-_2025_-_0870-2025_-_rogerio_de_souza_ramos_-_sucatas_carros_apreendidos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1910/ind_-_2025_-_0871-2025_-_rogerio_de_souza_ramos_-_reparo_escola_lucy_campelo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1909/ind_-_2025_-_0872-2025_-_rogerio_de_souza_ramos_-_calcamento_rua_ubaldo_jose_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1935/2025_-_ind_-_0897_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1938/2025_-_ind_-_0901-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1939/2025_-_ind_-_0902-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1945/ind_-_2025_-_0905-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1947/ind_-_2025_-_0906-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1946/ind_-_2025_-_0907-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1948/ind_-_2025_-_0910-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1949/ind_-_2025_-_0911-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1968/2025_-_ind_-_0926_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1969/2025_-_ind_-_0931-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1985/ind_-_2025_-_0932_-_2025_-_ver_rogerio_de_souza_-_plo_autoriza_executivo_conceder_licenca-maternidade_a_servidores_gestante_ou_adotante.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1978/ind_-_2025_-_0934_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_reparar_telhado_fechar_laterais_quadra_ribeira.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1977/ind_-_2025_-_0935_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_asfaltar_rua_patricia_cabral_papucaia.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1976/ind_-_2025_-_0936_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_construcao_campo_grama_sintetica_marapora.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2002/ind_-_2025_-_0937-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1975/ind_-_2025_-_0938_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_instalar_guaritas_passageiros.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1979/ind_-_2025_-_0947-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1980/ind_-_2025_-_0948-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1981/ind_-_2025_-_0949-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1983/ind_-_2025_-_0950-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1984/ind_-_2025_-_0952-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1986/ind_-_2025_-_0955-2025_-_hugo_guida_de_miranda_-_troca_da_rede_de_esgoto_rua_15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2001/ind_-_2025_-_0958-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2034/ind_-_2025_-_0967-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2023/ind_-_2025_-_0975-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2041/ind_-_2025_-_0993-2025_-_gilberto_azevedo_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2042/ind_-_2025_-_0994-2025_-_gilberto_azevedo_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2055/ind_-_2025_-_0996_-_2025_-_ver_edivaldo_pereira_-_indica_anteprojeto_do_programa_a_agua_e_nossa.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2043/ind_-_2025_-_0999-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2044/ind_-_2025_-_1000-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2075/ind_-_2025_-_1003-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2046/ind_-_2025_-_1007_-_2025_-_ver_fabricio_de_araujo_-_executivo_interceder_contratar_ortopedista_padre_batalha.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2056/ind_-_2025_-_1022_-_2025_-_ver_hugo_miranda_-_realizar_paisagismo_calcadas__e_pista_caminhada_rua_manoel_delfim_sarmento.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2063/ind_-_2025_-_1029-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2064/ind_-_2025_-_1030-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2067/ind_-_2025_-_1034-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2068/ind_-_2025_-_1038-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2080/ind_-_2025_-_1056-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2081/ind_-_2025_-_1057_-_2025_-_ver_rogerio_de_souza_-_carro_fixo_para_ubs_marubai.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2082/ind_-_2025_-_1058_-_2025_-_ver_rogerio_de_souza_-_reativar_ubs_soarinho.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2083/ind_-_2025_-_1060_-_2025_-_ver_marcos_vinicius_ferreira_-_incluir_triagem_pacientes_hospital_glicemia_capilar.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2090/ind_-_2025_-_1070-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2093/2025_-_ind_-_1071_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2092/2025_-_ind_-_1072_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2101/ind_-_2025_-_1089-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2109/ind_-_2025_-_1093-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2106/ind_-_2025_-_1095-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2107/ind_-_2025_-_1096-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2111/ind_-_2025_-_1104-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2112/ind_-_2025_-_1105-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2116/ind_-_2025_-_1110-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2115/ind_-_2025_-_1113-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2121/ind_-_2025_-_1134-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2123/ind_-_2025_-_1143-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2124/ind_-_2025_-_1144-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2128/ind_-_2025_-_1145-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2129/ind_-_2025_-_1146-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2132/ind_-_2025_-_1150-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2133/ind_-_2025_-_1151-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2152/ind_-_2025_-_1162-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2153/ind_-_2025_-_1181-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2156/ind_-_2025_-_1190-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2158/ind_-_2025_-_1196-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2159/ind_-_2025_-_1197-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2173/ind_-_2025_-_1198-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2171/ind_-_2025_-_1218-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_-_2025_-_1220_-_2025_-_ver_rogerio_de_souza_-_construcao_cobertura_quadra_escola_sete_setembro.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2182/ind_-_2025_-_1221_-_2025_-_ver_alexandre_ferreira_-_executivo_envio_anteprojeto_tarifa_verde.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2183/ind_-_2025_-_1222_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_anteprojeto_regularizar_organizar_balnearios.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2181/ind_-_2025_-_1226_-_2025_-_ver_rogerio_de_souza_-_pavimentacao_rua_irineu_castro_leal_-_ribeira.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2186/ind_-_2025_-_1246_-_2025_-_ver_marcos_vinicius_romero_-_prefeito_instalar_quebra-molas_rio-friburgo_rj-116_km16_bar_adriana_vecchi.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2188/ind_-_2025_-_1263-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2194/ind_-_2025_-_1264-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2192/ind_-_2025_-_1266-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2191/ind_-_2025_-_1267-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_-_2025_-_1268-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2189/ind_-_2025_-_1312-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2198/ind_-_2025_-_1318-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2197/ind_-_2025_-_1319-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2196/ind_-_2025_-_1320-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2213/ind_-_2025_-_1336-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2201/ind_-_2025_-_1339-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2202/ind_-_2025_-_1340-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2214/ind_-_2025_-_1341-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2215/ind_-_2025_-_1342-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2205/ind_-_2025_-_1348-2025_-_alexandre_fereira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2206/ind_-_2025_-_1349-2025_-_alexandre_fereira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2207/ind_-_2025_-_1350-2025_-_alexandre_fereira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2210/ind_-_2025_-_1351-2025_-_demilson_antonio_riveiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2211/ind_-_2025_-_1352-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2218/ind_-_2025_-_1354-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2216/ind_-_2025_-_1355-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2217/ind_-_2025_-_1356-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2212/ind_-_2025_-_1362-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2221/ind_-_2025_-_1363-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2222/ind_-_2025_-_1364-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2223/ind_-_2025_-_1365-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2226/ind_-_2025_-_1371-2025_-_gilberto_da_sivla_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2227/ind_-_2025_-_1372-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2231/ind_-_2025_-_1375_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_instalacao_protecao_lateral_pontes_ilha_tanque_renato_painha.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2230/ind_-_2025_-_1376_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_reforma_ponte_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2239/ind_-_2025_-_1384-2025_-_hugo_guida_de_miranda_-_area_recreativa_quiosque_birico.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2248/ind_-_2025_-__1385-2025_-_hugo_guida_de_miranda_-_construcao_escola_infantil_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2250/ind_-_2025_-_1387-2025_-_edgar_rosa_da_silva_-_manutencao_estradas_agrobrasil.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2251/ind_-_2025_-_1388-2025_-_edgar_rosa_da_silva_-_vigias_abrir_portoes.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2261/ind_-_2025_-_1389-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2253/ind_-_2025_-_1393_-_2025_-_ver_hugo_miranda_-_desapropriacao_terreno_oi_av_gov_roberto_silveira.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2254/ind_-_2025_-_1394_-_2025_-_ver_hugo_miranda_-_interceder_sec_obras_realizar_ampliacao_orla_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_-_2025_-_1395_-_2025_-_ver_hugo_miranda_-_interceder_sec_obras_realizar_continuacao_canal_ribeira_rua_gessi_menezes.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2256/ind_-_2025_-_1396_-_2025_-_ver_nilton_matozo_viana_-_executivo_intermediar_secret_obras_instalar_hidrantes.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2257/ind_-_2025_-_1397_-_2025_-_ver_tiago_teixeira_-_executivo_interceda_secretaria_reformar_aparelho_ginastica_ribeira.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2258/ind_-_2025_-_1398_-_2025_-_ver_tiago_teixeira_-_executivo_interceda_secretaria_implantar_abastecimento_rua_felicidade_papucaia.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_-_2025_-_1433_-_2025_-_ver_demilson_monteiro_-_executivo_limpar_ruas_margem_rio_-_ganguri_cima_e_baixo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2263/ind_-_2025_-_1437_-_2025_-_ver_hugo_miranda_-_executivo_interceder_governo_estadual_ceder_terreno_bombeiros_-_constrir_creche_e_escola_local_antigo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2274/ind_-_2025_-_1447_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_contrucao_rede_aguas_pluviais_betel.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2275/ind_-_2025_-_1448_-_2025_-_ver_alexandre_ferreira_-_executivo_interceder_solucao_derrapagem_rua_alvim_santana_neves_bairro_70.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2277/ind_-_2025_-_1451_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_instalacao_guarda-corpos_manutencao_ponte_rio_coqueiral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2279/ind_-_2025_-_1453_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_colocacao_quebra-molas_todas_rua_expansao_b_papucaia.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2280/ind_-_2025_-_1454_-_2025_-_ver_rogerio_de_souza_-_executivo_interceder_colocados_bancos_rodoviaria_papucaia.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2293/ind_-_2025_-_1480_-_2025_-_ver_edivaldo_pereira_de_souza_-_plo_anexo_-_obrigatoriedade_divulgacao_direitos_vagas_gratuitas_descontos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1419/moc_-_2025_-_0142-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1508/moc_-_2025_-_0249-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1623/moc_-_2025_-_0452-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1656/moc_-_2025_-_0433-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1657/moc_-_2025_-_0434-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1658/moc_-_2025_-_0435-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1679/moc_-_2025_-_0503_-_2025_-_ver_hugo_guida_de_miranda_-_mocao_jair_paiva_roza.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1708/moc_-_2025_-_0528_-_2025_-_ver_hugo_guida_de_miranda_-_mocao_prof_fabio_barcelos_sousa.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1800/2025_-_moc_-_0688-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1830/moc_-_2025_-_0703-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1831/moc_-_2025_-_0704-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1813/moc_-_2025_-_0705-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1845/moc_-_2025_-_0748_-_2025_-_ver_marcos_vinicius_-_mocao_jane_mara_da_silva.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1846/moc_-_2025_-_0749_-_2025_-_ver_marcos_vinicius_-_mocao_uellington_marins_da_silva.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1847/moc_-_2025_-_0750_-_2025_-_ver_marcos_vinicius_-_mocao_jesse_pinheiro_da_costa.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1897/moc_-_2025_-_0838-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2077/moc_-_2025_-_0944-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2078/moc_-_2025_-_0945-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2079/moc_-_2025_-_0946-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2096/moc_-_2025_-_1080-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2097/moc_-_2025_-_1081-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2098/moc_-_2025_-_1084-2025_-_rafaella_mendes_ouverney_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2110/moc_-_2025_-_1090-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2122/moc_-_2025_-_1142-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2142/moc_-_2025_-_1160-2025_-_gilberto_da_silva_azevedo_junior_-_marta_da_silva_lopes_soares.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2155/moc_-_2025_-_1189-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2172/moc_-_2025_-_1204-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2187/moc_-_2025_-_1244-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2219/moc_-_2025_-_1343-2025_-_marcos_vinicius_ferreira_romero_-_rodrigo_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2203/moc_-_2025_-_1344-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2204/moc_-_2025_-_1345-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2220/moc_-_2025_-_1346-2025_-_marcos_vinicius_ferreira_romero_-_rodrigo_goncalves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2252/moc_-_2025_-_1390-2025_-_jose_lucas_stutz_delgado_pinto_-_anna_beatriz_torres_peres_marins.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1389/2025_-_plc_-_0118-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1442/plo_2025_0135-2025_gratificacao_temporaria_atividades_especiais_executivo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1440/plc_-_2025_-_136-2025_-_altera_a_estrutura_administrativa_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1554/plc_-_2025_-_0316-2025_-_executivo_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1714/plc_-_2025_-_0538-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1757/plc_-_2025_-_0599-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1764/plc_-_2025_-_0625_-_2025_-_vilmar_pereira_da_silva_-_reserva_de_vagas_em_empresas.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1838/plo_2025_0696-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2072/plo_-_2025_-_1040-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1388/2025_-_plo_-_0119-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1390/2025_-_plo_-_0120-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1443/plo_2025_0137-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1441/plo_2025_0138-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1444/plo_-_2025_-_139-2025_-_autoriza_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1445/plo_-_2025_-_0140-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1420/plo_-_2025_-_0143-2025_-_nilton_matozo_viana.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1431/plo_-_2025_-_0152-2025_-_declara_utilidade_publica_a_associacao_papucaia_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1537/plo_2025_0216_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1538/plo_-_2025_-_0217-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1539/plo_2025_0218_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1540/plo_-_2025_-_0219-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1541/plo_-_2025_-_0220-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1542/plo_2025_0221_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1543/plo_2025_0222_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1544/plo_2025_0223_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1545/plo_2025_0224_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1489/plo_-_2025_-_0229-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1492/plo_-_2025_-_0234_-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1494/plo_-_2025_-_0235_-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1499/plo_-_2025_-_0236_-_2025_-_programa_farmacia_para_todos_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1514/plo_2025_0244-2025_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1510/plo_-_2025_-_0252-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1512/plo_-_2025_-_0253-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1521/plo_-_2025_-_0260-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1529/plo_-_2025_-_0279-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1531/plo_2025_0283-2025_retirada_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1551/plo_-_2025_-_0304-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1578/plo_-_2025_-_0360-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1599/plo_-_2025_-_0373-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1606/plo_-_2025_-_0382-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1585/plo_-_2025_-_0383-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1814/plo_-_2025_-_0394_-_2025_-_ver_vilmar_pereira_-_disponibilizar_quaro_diario_de_profissionais_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1622/plo_-_2025_-_0402-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1601/plo_-_2025_-_0403-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1602/plo_-_2025_-_0404-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1603/plo_-_2025_-_0405-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1604/plo_-_2025_-_0406-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1633/plo_2025_0442-2025__hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1638/plo_-_2025_-_0447-2025_-_executivo_-_estilizacao_do_brasao_do_municipio_de_cachoeiras_de_macacu.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1639/plo_-_2025_-_0448-2025_-_executivo_-_atualiza_tabela_quadro_funcionario_administrativo_educacao.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1640/plo_-_2025_-_0450-2025_-_executivo_-_da_denominacao_estrategia_de_saude_da_familia_vecchi.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1654/plo_2025_0476-2025__demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1695/plo_-_2025_-_0484-2025_-_executivo_-_ldo_2026_-_lei_de_diretrizes_orcamentarias_de_2026.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1661/plo_-_2025_-_0486_-_2025_-_feira_permanente_agricultura_familiar_-_ver_celio_maciel.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1662/plo_-_2025_-_0487_-_2025_-_ver_celio_maciel_-_patrimonio_cultural_natureza_imaterial_turmas_bate-bola.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1663/plo_-_2025_-_0488_-_2025_-_ver_celio_maciel_-_institui_o_dia_de_acao_de_gracas.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1665/plo_-_2025_-_0490-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1666/plo_-_2025_-_0491-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1667/plo_2025_0492-2025__celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1696/plo_-_2025_-_0522-2025_-_executivo_-_cria_o_programa_mulher_segura.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1698/plo_-_2025_-_0523-2025_-_executivo_-_programa_de_parcelamento_ppe_amae.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1700/plo_-_2025_-_0524-2025_-vilmar_pereira_da_silva_-_utilidade_publica_associacao_musical_agua_viva.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1702/plo_-_2025_-_0526-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1715/plo_2025_0537_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2060/plo_-_2025_-_0556-2025_-_celio_de_carvalho_maciel_-_institui_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1735/plo_-_2025_-_0576-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1734/plo_-_2025_-_0577-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1759/plo_-_2025_-_0583_-_2025_-_ver_vilmar_pereira_-_declara_utilidade_publica_associacao_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1740/plo_-_2025_-_0586_-_2025_-_ver_edgar_silva_-_reconhecer_pessoas_com_fibromialgia_direitos_e_garantias_de_deficientes.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1775/plo_-_2025_-_0592-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1753/plo_-_2025_-_0595-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1754/plo_-_2025_-_0596-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1769/plo_-_2025_-_0630-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1598/plo_-_2025_-_0394_-_2025_-_disponibilizar_quadro_horario_unidades_saude_-_vilmar_-_lolo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1779/plo_-_2025_-_0653-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1781/plo_-_2025_-_0654-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1782/plo_-_2025_-_0655-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1776/plo_-_2025_-_0656-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1777/plo_-_2025_-_0657-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1818/plo_-_2025_-_0689-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1837/plo_2025_0716-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1817/plo_-_2025_-_0723-2025_-_edivaldo_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1816/plo_-_2025_-_0726-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1839/plo_-_2025_-_0737-2025_-_hugo_guida_de_miranda_-_prioridade_mulheres_vitima_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1840/plo_-_2025_-_0739-2025_-_celio_de_carvalho_maciel_-_educacao_moral_e_civica.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1841/plo_-_2025_-_0740-2025_-_celio_de_carvalho_maciel_-_programa_escola_sem_doutrinacao.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1842/plo_-_2025_-_0741-2025_-_celio_de_carvalho_maciel_-_programa_ronda_escolar.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1873/plo_2025_0762-2025__celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1874/plo_2025_0763-2025__celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1875/plo_2025_0764-2025__celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1878/plo_-_2025_-_0811_-_2025_-_ver_vilmar_pereira_-_programa_saude_oftalmologica_alunos_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1882/plo_-_2025_-_0815_-_2025_-_ver_edgar_silva_-_reconhecer_as_pessoas_com_sidromes_que_especifica_e_doencas_correlatas_como_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1880/plo_-_2025_-_0816-2025_-_executivo_-_altera_a_lei_2673_de_2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1895/plo_-_2025_-_0824-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1902/plo_-_2025_-_0850-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1903/plo_-_2025_-_0851-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1904/plo_-_2025_-_0852-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1907/plo_-_2025_-_0869-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1971/plo_-_2025_-_0898-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1972/plo_-_2025_-_0899-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1953/plo_-_2025_-_0917-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1970/plo_-_2025_-_0921-2025_-_poder_executivo_-_autoriza_doar_areas_de_terras_ao_far_alterado.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1982/plo_-_2025_-_0933_-_2025_-_ver_rogerio_de_souza_-_criacao_pipodromo_papucaia.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1973/plo_-_2025_-_0941-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2039/plo_-_2025_-_0957-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2035/plo_-_2025_-_0968-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2038/plo_-_2025_-_0969-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2037/plo_-_2025_-_0970-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2036/plo_-_2025_-_0971-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2047/plo_-_2025_-_1008_-_2025_-_ver_fabricio_de_araujo_-_denomina_caminho_da_mata_a_avenida_eduardo_dale.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2048/plo_-_2025_-_1009_-_2025_-_ver_fabricio_de_araujo_-_da_a_logradouro_denominacao_caminho_novo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2049/plo_-_2025_-_1010_-_2025_-_ver_fabricio_de_araujo_-_denomina_rua__-_miriam_ramos_de_souza_-_em_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2050/plo_-_2025_-_1011_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_da_floresta_-_logradouro_em_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2051/plo_-_2025_-_1012_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_do_aqueduto_-_logradouro_em_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2052/plo_-_2025_-_1013_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_do_lago_encantado__-_logradouro_em_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2053/plo_-_2025_-_1014_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_travessa_serro_frio__-_logradouro_em_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2054/plo_-_2025_-_1015_-_2025_-_ver_fabricio_de_araujo_-_denomina_-_caminho_do_rio_colibri__-_logradouro_em_boca_do_mato.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2061/plo_-_2025_-_1025-2025_-_executivo_-_altera_a_ldo_de_2026.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2065/plo_-_2025_-_1032-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2066/plo_-_2025_-_1033-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2074/plo_-_2025_-_1035-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2073/plo_-_2025_-_1036-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2071/plo_-_2025_-_1041-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2228/plo_-_2025_-_1054-2025_-_poder_executivo_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2225/plo_-_2025_-_1055-2025_-_poder_executivo_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2085/plo_-_2025_-_1061_-_2025_-_ver_marcos_vinicius_ferreira_-_autoriza_descarte_prontuarios_mais_de_20_anos_hospital_e_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2084/plo_-_2025_-_1067-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2088/plo_-_2025_-_1069-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2095/plo_-_2025_-_1079-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2099/plo_-_2025_-_1086-2025_-_jose_lucas_stutz_delgado_pinto_-_projeto_bombeiro_mirim.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2100/plo_-_2025_-_1087-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2105/plo_-_2025_-_1097-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2108/plo_-_2025_-_1102_-_2025_-_ver_hugo_miranda_-_reserva_identificacao_vagas_estacionamento_pessoas_tea.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2157/plo_-_2025_-_1111-2025_-_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2224/plo_-_2025_-_1114-2025_-_poder_executivo_-_mais_valia.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2120/plo_-_2025_-_1135-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2125/plo_-_2025_-_1136-2025_-_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2141/plo_-_2025_-_1159-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2151/plo_-_2025_-_1164-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2150/plo_-_2025_-_1165-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2149/plo_-_2025_-_1166-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2148/plo_-_2025_-_1167-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2147/plo_-_2025_-_1168-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2324/plo_-_2025_-_1169-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2146/plo_-_2025_-_1170-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2145/plo_-_2025_-_1171-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2154/plo_-_2025_-_1182-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2184/plo_-_2025_-_1242_-_2025_-_ver_junior_azevedo_-_declara_taboa_patrimonio_cultural_municipal.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2193/plo_-_2025_-_1265-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2249/plo_-_2025_-_1281-2025_-_rogerio_de_souza_ramos_-_titulo_empresa_amiga_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2199/plo_-_2025_-_1282-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2195/plo_-_2025_-_1310-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2200/plo_-_2025_-_1316-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2245/plo_-_2025_-_1324_-_2025_-_ver_celio_carvalho_maciel_-_programa_combate_abandono_afetivo_criancas.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2244/plo_-_2025_-_1325_-_2025_-_ver_celio_carvalho_maciel_-_incentiva_estabelecimentos_rurais_contratacao_aprendizes.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2242/plo_-_2025_-_1326_-_2025_-_ver_celio_carvalho_maciel_-_cria_cadastro_pessoas_de_rua_registro_atencao_articulacao.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2241/plo_-_2025_-_1327_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_prevencao_combate_automedicacao_abusiva.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2240/plo_-_2025_-_1328_-_2025_-_ver_celio_carvalho_maciel_-_institui_campanha_combate_vandalismo.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2238/plo_-_2025_-_1329_-_2025_-_ver_celio_carvalho_maciel_-_torna_feriado_dia_de_acao_de_gracas_municipal.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2237/plo_-_2025_-_1330_-_2025_-_ver_celio_carvalho_maciel_-_institui_politica_atencao_mulher_filho_autista.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2236/plo_-_2025_-_1331_-_2025_-_ver_celio_carvalho_maciel_-_institui_semana_protecao_vida.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2235/plo_-_2025_-_1332_-_2025_-_ver_celio_carvalho_maciel_-_institui_politica_municipal_prevencao_abandono_idosos.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2234/plo_-_2025_-_1333_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_identificacao_rotas_escoamento_rural.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2233/plo_-_2025_-_1334_-_2025_-_ver_celio_carvalho_maciel_-_institui_semana_pecuaria_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2232/plo_-_2025_-_1335_-_2025_-_ver_celio_carvalho_maciel_-_institui_semana_civismo_patriotismo.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2246/plo_-_2025_-_1379_-_2025_-_ver_vilmar_pereira_da_silva_-_atendimento_preferncial_profissionais_contabilidade.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2265/plo_-_2025_-_1421_-_2025_-_ver_celio_carvalho_maciel_-_selo_municipal_escola_com_excelencia.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2266/plo_-_2025_-_1422_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_municipal_combate_evasao_escolar_presenca_transforma.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2267/plo_-_2025_-_1423_-_2025_-_ver_celio_carvalho_maciel_-_autoriza_criacao_portal_transparencia_matricula_escolar.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2268/plo_-_2025_-_1424_-_2025_-_ver_celio_carvalho_maciel_-_programa_transparencia_fiscalizacao_merenda_escolar_-_olho_merenda.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2269/plo_-_2025_-_1425_-_2025_-_ver_celio_carvalho_maciel_-_programa_pais_presentes_-_acompanhamento_escolar_familiar.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2270/plo_-_2025_-_1426_-_2025_-_ver_celio_carvalho_maciel_-_programa_primeira_infancia_em_foco.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2271/plo_-_2025_-_1427_-_2025_-_ver_celio_carvalho_maciel_-_institui_premio_municipal_professor_destaque_do_ano.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2272/plo_-_2025_-_1428_-_2025_-_ver_celio_carvalho_maciel_-_programa_incentivo_protagonismo_juvenil_escolas_publica_privada.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2276/plo_-_2025_-_1429_-_2025_-_ver_celio_carvalho_maciel_-_cria_registro_publico_obras_manutencoes_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2260/plo_-_2025_-_1436-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1535/prs_-_2025_-_0284-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1629/prs_-_2025_-_0430-2025_-_coletivo_-_cria_comissao_especial_prevencao_de_desastres.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1694/prs_-_2025_-_0458-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1693/prs_-_2025_-_0459-2025_-_demilson_antonio_ribeiro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1670/prs_-_2025_-_0494-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1709/prs_-_2025_-_0495-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1672/prs_-_2025_-_0497-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1673/prs_-_2025_-_0498-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1674/prs_-_2025_-_0499-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1675/prs_-_2025_-_0500-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1676/prs_-_2025_-_0501-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1677/prs_-_2025_-_0502-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1692/prs_-_2025_-_0505-2025_-_ailton_telles_machado.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1690/prs_-_2025_-_0506-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1689/prs_-_2025_-_0507-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1688/prs_-_2025_-_0508-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1687/prs_-_2025_-_0509-2025_-_marcos_vinicius_ferreira_romero.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1686/prs_-_2025_-_0510-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1685/prs_-_2025_-_0511-2025_-_alexandre_ferreira_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1684/prs_-_2025_-_0512-2025_-_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1683/prs_-_2025_-_0513-2025_-_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1682/prs_-_2025_-_0514-2025_-_gilberto_da_silva_azevedo_junior.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1681/prs_-_2025_-_0515-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1680/prs_-_2025_-_0516-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1811/2025_-_prs_-_0587-2025_-_contas_anuais_rafael_muzzi_de_miranda_-_exercicio_2022.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1809/2025_-_prs_-_0588-2024-_contas_anuais_waldecyr_fraga_machado_-_exercicio_2016_-_processo_0630-2024.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1810/2025_-_prs_-_0589-2025_-_contas_anuais_waldecyr_fraga_machado_-_exercicio_2016.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2273/prs_-_2025_-_1439-2025_-_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1595/req_-_2025_-_0320-2025_-_demilson_-_fabricio_-_gilberto_-_edivaldo_-_nilton_-_vilmar_-_tiago_-_edgar_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1896/2025_-_req_-_0832-2025_-_edivaldo_pereira_da_silva_-_requerimento_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1917/req_-_2025_-__0868-2025_-_tiago_da_silva_teixeira_-_r_c_vieira_engenharia_ltda.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1974/rev_-_2025_-_0943-2025_-_edivaldo_pereira_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2179/req_-_2025_-_1201_-_2025_-_ver_nilton_matozo_viana_-_informacoes_o_s_prima_qualitasaude.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1659/2025_veto_0449_2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1954/vet_-_2025_-_0914-2025_-_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2033/vet_-_2025_-_0977-2025_-_poder_executivo_municipal_-_plo_-_0592-2025_-_vereador_fabricio_de_araujo_sousa.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2032/vet_-_2025_-_0978-2025_-_poder_executivo_municipal_-_plo_-_0486-2025_-_vereador_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2102/vet_-_2025_-_1074-2025_-_veto_ao_projeto_de_lei_0234-2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2103/vet_-_2025_-_1075-2025_-_veto_ao_projeto_de_lei_0234-2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2104/vet_-_2025_-_1076-2025_-_veto_ao_projeto_de_lei_0490-2025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2127/vet_-_2025_-_1099-2025_-_plo_-_0489-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2126/vet_-_2025_-_1112-2025_-_plo_-_0815-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2143/vet_-_2025_-_1156-2025_-_veto_total_ao_projeto_de_lei_no_0492-2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2176/vet_-_2025_-_1206_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0954_-_2025_-_ver_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2175/vet_-_2025_-_1207_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0933_-_2025_-_ver_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2174/vet_-_2025_-_1208_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0689_-_2025_-_ver_rogerio_de_souza_ramos.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2290/2025_vet_1209_2025__vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2178/vet_-_2025_-1211_-_2025_-_executivo_-_veto_parcial__-_projeto_de_lei_0971_-_2025_-_ver_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2209/vet_-_2025_-_1299-2025_-_veto_total_ao_projeto_de_lei_0869-2025_-_tiago_da_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2281/vet_-_2025_-_1300-2025_-_veto_total_ao_projeto_de_lei_0597-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2208/vet_-_2025_-_1301-2025_-_veto_total_ao_projeto_de_lei_0811-2025_-_vilmar_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2282/vet_-_2025_-_1302-2025_-_veto_total_ao_projeto_de_lei_1033-2025_-_jose_lucas_stutz_delgado_pinto.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2283/vet_-_2025_-_1303-2025_-_veto_total_ao_projeto_de_lei_0737-2025_-_hugo_guida_de_miranda.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2284/vet_-_2025_-_1304-2025_-_veto_total_ao_projeto_de_lei_0593-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2286/vet_-_2025_-_1305-2025_-_veto_total_ao_projeto_de_lei_0595-2025_-_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2285/vet_-_2025_-_1306-2025_-_veto_total_ao_projeto_de_lei_1097-2025_-_edgar_rosa_da_silva.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2247/vet_-_2025_-1382-2025_-_executivo_-_veto_total_-_projeto_de_lei_1041-2025_-_ver_celio_de_carvalho_maciel.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2243/vet_-_2025_-_1383-2025_-_veto_ao_projeto_de_lei_1163-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2287/vet_-_2025_-1476_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1316_-_2025_-_ver_vilmar_pereira_-_reconhecimento_direitos_intrinsecos_rio_macacu.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2288/vet_-_2025_-1477_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1087_-_2025_-_ver_tiago_da_silva_teixeira_-_institui_semana_proclamacao_evangelho.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2289/vet_-_2025_-1478_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1067_-_2025_-_ver_hugo_guida_de_miranda__-_institui_programa_incentivo_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2291/vet_-_2025_-1491_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_1086_-_2025_-_ver_jose_lucas_stutz_delgado_-_projeto_bombeiro_mirim.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2296/vet_-_2025_-1494_-_2025_-_executivo_-_veto_total_-_projeto_de_lei_0655_-_2025_-_ver_celio_de_carvalho_maciel_-_wi-fi_gratuita_reparticoes_publicas.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2300/vet_-_2025_-_1495-2025_-_veto_total_ao_projeto_de_lei_0654-2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2301/vet_-_2025_-_1496-2025_-_veto_total_ao_projeto_de_lei_0656-2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2298/vet_-_2025_-_1517-2025_-_veto_total_ao_projeto_de_lei_1135-2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2299/vet_-_2025_-_1518-2025_-_veto_total_ao_projeto_de_lei_1069-2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1898/2025_-_emen_-_0822-2025_-_emenda_a_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2259/ema_-_2025_-_1414_-_2025_-_ver_tiago_teixeira_-_adiciona_proposta_implantacao_leitos_uti.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cachoeirasdemacacu.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H792"/>
+  <dimension ref="A1:H793"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="233.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -27572,692 +27585,692 @@
       </c>
       <c r="G687" s="1" t="s">
         <v>2695</v>
       </c>
       <c r="H687" t="s">
         <v>2696</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
         <v>2697</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
         <v>2698</v>
       </c>
       <c r="D688" t="s">
         <v>2123</v>
       </c>
       <c r="E688" t="s">
         <v>2124</v>
       </c>
       <c r="F688" t="s">
-        <v>645</v>
+        <v>1055</v>
       </c>
       <c r="G688" s="1" t="s">
         <v>2699</v>
       </c>
       <c r="H688" t="s">
         <v>2700</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
         <v>2701</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
         <v>2702</v>
       </c>
       <c r="D689" t="s">
         <v>2123</v>
       </c>
       <c r="E689" t="s">
         <v>2124</v>
       </c>
       <c r="F689" t="s">
-        <v>396</v>
+        <v>645</v>
       </c>
       <c r="G689" s="1" t="s">
         <v>2703</v>
       </c>
       <c r="H689" t="s">
         <v>2704</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
         <v>2705</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
         <v>2706</v>
       </c>
       <c r="D690" t="s">
         <v>2123</v>
       </c>
       <c r="E690" t="s">
         <v>2124</v>
       </c>
       <c r="F690" t="s">
-        <v>127</v>
+        <v>396</v>
       </c>
       <c r="G690" s="1" t="s">
         <v>2707</v>
       </c>
       <c r="H690" t="s">
         <v>2708</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
         <v>2709</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
         <v>2710</v>
       </c>
       <c r="D691" t="s">
         <v>2123</v>
       </c>
       <c r="E691" t="s">
         <v>2124</v>
       </c>
       <c r="F691" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="G691" s="1" t="s">
         <v>2711</v>
       </c>
       <c r="H691" t="s">
         <v>2712</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
         <v>2713</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
         <v>2714</v>
       </c>
       <c r="D692" t="s">
         <v>2123</v>
       </c>
       <c r="E692" t="s">
         <v>2124</v>
       </c>
       <c r="F692" t="s">
         <v>114</v>
       </c>
       <c r="G692" s="1" t="s">
         <v>2715</v>
       </c>
       <c r="H692" t="s">
         <v>2716</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
         <v>2717</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>165</v>
+        <v>2718</v>
       </c>
       <c r="D693" t="s">
         <v>2123</v>
       </c>
       <c r="E693" t="s">
         <v>2124</v>
       </c>
       <c r="F693" t="s">
-        <v>396</v>
+        <v>114</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="H693" t="s">
-        <v>2509</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>257</v>
+        <v>165</v>
       </c>
       <c r="D694" t="s">
         <v>2123</v>
       </c>
       <c r="E694" t="s">
         <v>2124</v>
       </c>
       <c r="F694" t="s">
-        <v>666</v>
+        <v>396</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="H694" t="s">
-        <v>2721</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>189</v>
+        <v>257</v>
       </c>
       <c r="D695" t="s">
         <v>2123</v>
       </c>
       <c r="E695" t="s">
         <v>2124</v>
       </c>
       <c r="F695" t="s">
-        <v>1055</v>
+        <v>666</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="H695" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D696" t="s">
         <v>2123</v>
       </c>
       <c r="E696" t="s">
         <v>2124</v>
       </c>
       <c r="F696" t="s">
         <v>1055</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="H696" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>269</v>
+        <v>193</v>
       </c>
       <c r="D697" t="s">
         <v>2123</v>
       </c>
       <c r="E697" t="s">
         <v>2124</v>
       </c>
       <c r="F697" t="s">
         <v>1055</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
       <c r="H697" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>197</v>
+        <v>269</v>
       </c>
       <c r="D698" t="s">
         <v>2123</v>
       </c>
       <c r="E698" t="s">
         <v>2124</v>
       </c>
       <c r="F698" t="s">
         <v>1055</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="H698" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>338</v>
+        <v>197</v>
       </c>
       <c r="D699" t="s">
         <v>2123</v>
       </c>
       <c r="E699" t="s">
         <v>2124</v>
       </c>
       <c r="F699" t="s">
         <v>1055</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="H699" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>201</v>
+        <v>338</v>
       </c>
       <c r="D700" t="s">
         <v>2123</v>
       </c>
       <c r="E700" t="s">
         <v>2124</v>
       </c>
       <c r="F700" t="s">
         <v>1055</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
       <c r="H700" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>342</v>
+        <v>201</v>
       </c>
       <c r="D701" t="s">
         <v>2123</v>
       </c>
       <c r="E701" t="s">
         <v>2124</v>
       </c>
       <c r="F701" t="s">
         <v>1055</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="H701" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="D702" t="s">
         <v>2123</v>
       </c>
       <c r="E702" t="s">
         <v>2124</v>
       </c>
       <c r="F702" t="s">
         <v>1055</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="H702" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D703" t="s">
         <v>2123</v>
       </c>
       <c r="E703" t="s">
         <v>2124</v>
       </c>
       <c r="F703" t="s">
         <v>1055</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
       <c r="H703" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>205</v>
+        <v>350</v>
       </c>
       <c r="D704" t="s">
         <v>2123</v>
       </c>
       <c r="E704" t="s">
         <v>2124</v>
       </c>
       <c r="F704" t="s">
         <v>1055</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="H704" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="D705" t="s">
         <v>2123</v>
       </c>
       <c r="E705" t="s">
         <v>2124</v>
       </c>
       <c r="F705" t="s">
         <v>1055</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="H705" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D706" t="s">
         <v>2123</v>
       </c>
       <c r="E706" t="s">
         <v>2124</v>
       </c>
       <c r="F706" t="s">
         <v>1055</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="H706" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>2759</v>
+        <v>213</v>
       </c>
       <c r="D707" t="s">
         <v>2123</v>
       </c>
       <c r="E707" t="s">
         <v>2124</v>
       </c>
       <c r="F707" t="s">
-        <v>620</v>
+        <v>1055</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>46</v>
+        <v>2760</v>
       </c>
       <c r="H707" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>403</v>
+        <v>2763</v>
       </c>
       <c r="D708" t="s">
         <v>2123</v>
       </c>
       <c r="E708" t="s">
         <v>2124</v>
       </c>
       <c r="F708" t="s">
-        <v>666</v>
+        <v>620</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2762</v>
+        <v>46</v>
       </c>
       <c r="H708" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>2146</v>
+        <v>403</v>
       </c>
       <c r="D709" t="s">
         <v>2123</v>
       </c>
       <c r="E709" t="s">
         <v>2124</v>
       </c>
       <c r="F709" t="s">
-        <v>1055</v>
+        <v>666</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>46</v>
+        <v>2766</v>
       </c>
       <c r="H709" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>441</v>
+        <v>2146</v>
       </c>
       <c r="D710" t="s">
         <v>2123</v>
       </c>
       <c r="E710" t="s">
         <v>2124</v>
       </c>
       <c r="F710" t="s">
         <v>1055</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2767</v>
+        <v>46</v>
       </c>
       <c r="H710" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="D711" t="s">
         <v>2123</v>
       </c>
       <c r="E711" t="s">
         <v>2124</v>
       </c>
       <c r="F711" t="s">
         <v>1055</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="H711" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="D712" t="s">
         <v>2123</v>
       </c>
       <c r="E712" t="s">
         <v>2124</v>
       </c>
       <c r="F712" t="s">
         <v>1055</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
       <c r="H712" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>2776</v>
+        <v>452</v>
       </c>
       <c r="D713" t="s">
         <v>2123</v>
       </c>
       <c r="E713" t="s">
         <v>2124</v>
       </c>
       <c r="F713" t="s">
         <v>1055</v>
       </c>
       <c r="G713" s="1" t="s">
         <v>2777</v>
       </c>
       <c r="H713" t="s">
         <v>2778</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
         <v>2779</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
@@ -28378,1955 +28391,1981 @@
       </c>
       <c r="G718" s="1" t="s">
         <v>2797</v>
       </c>
       <c r="H718" t="s">
         <v>2798</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
         <v>2799</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
         <v>2800</v>
       </c>
       <c r="D719" t="s">
         <v>2123</v>
       </c>
       <c r="E719" t="s">
         <v>2124</v>
       </c>
       <c r="F719" t="s">
-        <v>356</v>
+        <v>1055</v>
       </c>
       <c r="G719" s="1" t="s">
         <v>2801</v>
       </c>
       <c r="H719" t="s">
         <v>2802</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
         <v>2803</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
         <v>2804</v>
       </c>
       <c r="D720" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2124</v>
+      </c>
+      <c r="F720" t="s">
+        <v>356</v>
+      </c>
+      <c r="G720" s="1" t="s">
         <v>2805</v>
       </c>
-      <c r="E720" t="s">
+      <c r="H720" t="s">
         <v>2806</v>
-      </c>
-[...7 lines deleted...]
-        <v>2808</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
+        <v>2807</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D721" t="s">
         <v>2809</v>
       </c>
-      <c r="B721" t="s">
-[...2 lines deleted...]
-      <c r="C721" t="s">
+      <c r="E721" t="s">
         <v>2810</v>
-      </c>
-[...4 lines deleted...]
-        <v>2806</v>
       </c>
       <c r="F721" t="s">
         <v>2100</v>
       </c>
       <c r="G721" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="H721" t="s">
         <v>2812</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
         <v>2813</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
         <v>2814</v>
       </c>
       <c r="D722" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E722" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F722" t="s">
-        <v>356</v>
+        <v>2100</v>
       </c>
       <c r="G722" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="H722" t="s">
         <v>2816</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
         <v>2817</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
         <v>2818</v>
       </c>
       <c r="D723" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E723" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F723" t="s">
         <v>356</v>
       </c>
       <c r="G723" s="1" t="s">
         <v>2819</v>
       </c>
       <c r="H723" t="s">
         <v>2820</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
         <v>2821</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
         <v>2822</v>
       </c>
       <c r="D724" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E724" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F724" t="s">
-        <v>620</v>
+        <v>356</v>
       </c>
       <c r="G724" s="1" t="s">
         <v>2823</v>
       </c>
       <c r="H724" t="s">
         <v>2824</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
         <v>2825</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
         <v>2826</v>
       </c>
       <c r="D725" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E725" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F725" t="s">
-        <v>114</v>
+        <v>620</v>
       </c>
       <c r="G725" s="1" t="s">
         <v>2827</v>
       </c>
       <c r="H725" t="s">
         <v>2828</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
         <v>2829</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
         <v>2830</v>
       </c>
       <c r="D726" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E726" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F726" t="s">
-        <v>396</v>
+        <v>114</v>
       </c>
       <c r="G726" s="1" t="s">
         <v>2831</v>
       </c>
       <c r="H726" t="s">
         <v>2832</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
         <v>2833</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
         <v>2834</v>
       </c>
       <c r="D727" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E727" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F727" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="G727" s="1" t="s">
         <v>2835</v>
       </c>
       <c r="H727" t="s">
         <v>2836</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
         <v>2837</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
         <v>2838</v>
       </c>
       <c r="D728" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E728" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F728" t="s">
-        <v>311</v>
+        <v>391</v>
       </c>
       <c r="G728" s="1" t="s">
         <v>2839</v>
       </c>
       <c r="H728" t="s">
         <v>2840</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
         <v>2841</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
         <v>2842</v>
       </c>
       <c r="D729" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E729" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F729" t="s">
-        <v>666</v>
+        <v>311</v>
       </c>
       <c r="G729" s="1" t="s">
         <v>2843</v>
       </c>
       <c r="H729" t="s">
         <v>2844</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
         <v>2845</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
         <v>2846</v>
       </c>
       <c r="D730" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E730" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F730" t="s">
-        <v>13</v>
+        <v>666</v>
       </c>
       <c r="G730" s="1" t="s">
         <v>2847</v>
       </c>
       <c r="H730" t="s">
         <v>2848</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
         <v>2849</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
         <v>2850</v>
       </c>
       <c r="D731" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E731" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F731" t="s">
-        <v>1055</v>
+        <v>13</v>
       </c>
       <c r="G731" s="1" t="s">
         <v>2851</v>
       </c>
       <c r="H731" t="s">
         <v>2852</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
         <v>2853</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
         <v>2854</v>
       </c>
       <c r="D732" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E732" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F732" t="s">
-        <v>699</v>
+        <v>1055</v>
       </c>
       <c r="G732" s="1" t="s">
         <v>2855</v>
       </c>
       <c r="H732" t="s">
         <v>2856</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
         <v>2857</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
         <v>2858</v>
       </c>
       <c r="D733" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E733" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F733" t="s">
-        <v>127</v>
+        <v>699</v>
       </c>
       <c r="G733" s="1" t="s">
         <v>2859</v>
       </c>
       <c r="H733" t="s">
         <v>2860</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
         <v>2861</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
         <v>2862</v>
       </c>
       <c r="D734" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E734" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F734" t="s">
-        <v>1055</v>
+        <v>127</v>
       </c>
       <c r="G734" s="1" t="s">
         <v>2863</v>
       </c>
       <c r="H734" t="s">
         <v>2864</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
         <v>2865</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
         <v>2866</v>
       </c>
       <c r="D735" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E735" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F735" t="s">
-        <v>544</v>
+        <v>1055</v>
       </c>
       <c r="G735" s="1" t="s">
         <v>2867</v>
       </c>
       <c r="H735" t="s">
         <v>2868</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
         <v>2869</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
         <v>2870</v>
       </c>
       <c r="D736" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E736" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F736" t="s">
-        <v>645</v>
+        <v>544</v>
       </c>
       <c r="G736" s="1" t="s">
         <v>2871</v>
       </c>
       <c r="H736" t="s">
         <v>2872</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
         <v>2873</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
         <v>2874</v>
       </c>
       <c r="D737" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E737" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F737" t="s">
-        <v>13</v>
+        <v>645</v>
       </c>
       <c r="G737" s="1" t="s">
         <v>2875</v>
       </c>
       <c r="H737" t="s">
         <v>2876</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
         <v>2877</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
         <v>2878</v>
       </c>
       <c r="D738" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E738" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F738" t="s">
-        <v>311</v>
+        <v>13</v>
       </c>
       <c r="G738" s="1" t="s">
         <v>2879</v>
       </c>
       <c r="H738" t="s">
         <v>2880</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
         <v>2881</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
         <v>2882</v>
       </c>
       <c r="D739" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E739" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F739" t="s">
-        <v>391</v>
+        <v>311</v>
       </c>
       <c r="G739" s="1" t="s">
         <v>2883</v>
       </c>
       <c r="H739" t="s">
         <v>2884</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
         <v>2885</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
         <v>2886</v>
       </c>
       <c r="D740" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E740" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F740" t="s">
-        <v>114</v>
+        <v>391</v>
       </c>
       <c r="G740" s="1" t="s">
         <v>2887</v>
       </c>
       <c r="H740" t="s">
         <v>2888</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
         <v>2889</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
         <v>2890</v>
       </c>
       <c r="D741" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E741" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F741" t="s">
-        <v>396</v>
+        <v>114</v>
       </c>
       <c r="G741" s="1" t="s">
         <v>2891</v>
       </c>
       <c r="H741" t="s">
         <v>2892</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
         <v>2893</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
         <v>2894</v>
       </c>
       <c r="D742" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E742" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F742" t="s">
-        <v>620</v>
+        <v>396</v>
       </c>
       <c r="G742" s="1" t="s">
         <v>2895</v>
       </c>
       <c r="H742" t="s">
         <v>2896</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
         <v>2897</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
         <v>2898</v>
       </c>
       <c r="D743" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E743" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F743" t="s">
-        <v>666</v>
+        <v>620</v>
       </c>
       <c r="G743" s="1" t="s">
         <v>2899</v>
       </c>
       <c r="H743" t="s">
         <v>2900</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
         <v>2901</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
         <v>2902</v>
       </c>
       <c r="D744" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E744" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F744" t="s">
-        <v>544</v>
+        <v>666</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>46</v>
+        <v>2903</v>
       </c>
       <c r="H744" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
       <c r="D745" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E745" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F745" t="s">
-        <v>13</v>
+        <v>544</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2906</v>
+        <v>46</v>
       </c>
       <c r="H745" t="s">
         <v>2907</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
         <v>2908</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
         <v>2909</v>
       </c>
       <c r="D746" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E746" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F746" t="s">
+        <v>13</v>
+      </c>
+      <c r="G746" s="1" t="s">
         <v>2910</v>
       </c>
-      <c r="G746" s="1" t="s">
+      <c r="H746" t="s">
         <v>2911</v>
-      </c>
-[...1 lines deleted...]
-        <v>2912</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
         <v>2913</v>
       </c>
-      <c r="B747" t="s">
-[...2 lines deleted...]
-      <c r="C747" t="s">
+      <c r="D747" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F747" t="s">
         <v>2914</v>
-      </c>
-[...7 lines deleted...]
-        <v>2910</v>
       </c>
       <c r="G747" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="H747" t="s">
         <v>2916</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
         <v>2917</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>456</v>
+        <v>2918</v>
       </c>
       <c r="D748" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="E748" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="F748" t="s">
-        <v>2918</v>
+        <v>2914</v>
       </c>
       <c r="G748" s="1" t="s">
         <v>2919</v>
       </c>
       <c r="H748" t="s">
         <v>2920</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
         <v>2921</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
+        <v>456</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F749" t="s">
         <v>2922</v>
       </c>
-      <c r="D749" t="s">
+      <c r="G749" s="1" t="s">
         <v>2923</v>
       </c>
-      <c r="E749" t="s">
+      <c r="H749" t="s">
         <v>2924</v>
-      </c>
-[...7 lines deleted...]
-        <v>2926</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D750" t="s">
         <v>2927</v>
       </c>
-      <c r="B750" t="s">
-[...2 lines deleted...]
-      <c r="C750" t="s">
+      <c r="E750" t="s">
         <v>2928</v>
       </c>
-      <c r="D750" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F750" t="s">
-        <v>231</v>
+        <v>356</v>
       </c>
       <c r="G750" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="H750" t="s">
         <v>2930</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
         <v>2931</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
         <v>2932</v>
       </c>
       <c r="D751" t="s">
-        <v>2923</v>
+        <v>2927</v>
       </c>
       <c r="E751" t="s">
-        <v>2924</v>
+        <v>2928</v>
       </c>
       <c r="F751" t="s">
-        <v>13</v>
+        <v>231</v>
       </c>
       <c r="G751" s="1" t="s">
         <v>2933</v>
       </c>
       <c r="H751" t="s">
         <v>2934</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
         <v>2935</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
         <v>2936</v>
       </c>
       <c r="D752" t="s">
-        <v>2923</v>
+        <v>2927</v>
       </c>
       <c r="E752" t="s">
-        <v>2924</v>
+        <v>2928</v>
       </c>
       <c r="F752" t="s">
-        <v>231</v>
+        <v>13</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>46</v>
+        <v>2937</v>
       </c>
       <c r="H752" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="D753" t="s">
-        <v>2923</v>
+        <v>2927</v>
       </c>
       <c r="E753" t="s">
-        <v>2924</v>
+        <v>2928</v>
       </c>
       <c r="F753" t="s">
         <v>231</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>2940</v>
+        <v>46</v>
       </c>
       <c r="H753" t="s">
         <v>2941</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
         <v>2942</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
         <v>2943</v>
       </c>
       <c r="D754" t="s">
-        <v>2923</v>
+        <v>2927</v>
       </c>
       <c r="E754" t="s">
-        <v>2924</v>
+        <v>2928</v>
       </c>
       <c r="F754" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="G754" s="1" t="s">
         <v>2944</v>
       </c>
       <c r="H754" t="s">
         <v>2945</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
         <v>2946</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
         <v>2947</v>
       </c>
       <c r="D755" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2928</v>
+      </c>
+      <c r="F755" t="s">
+        <v>236</v>
+      </c>
+      <c r="G755" s="1" t="s">
         <v>2948</v>
       </c>
-      <c r="E755" t="s">
+      <c r="H755" t="s">
         <v>2949</v>
-      </c>
-[...7 lines deleted...]
-        <v>2951</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D756" t="s">
         <v>2952</v>
       </c>
-      <c r="B756" t="s">
-[...2 lines deleted...]
-      <c r="C756" t="s">
+      <c r="E756" t="s">
         <v>2953</v>
-      </c>
-[...4 lines deleted...]
-        <v>2949</v>
       </c>
       <c r="F756" t="s">
         <v>2087</v>
       </c>
       <c r="G756" s="1" t="s">
         <v>2954</v>
       </c>
       <c r="H756" t="s">
         <v>2955</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
         <v>2956</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
         <v>2957</v>
       </c>
       <c r="D757" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E757" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F757" t="s">
         <v>2087</v>
       </c>
       <c r="G757" s="1" t="s">
         <v>2958</v>
       </c>
       <c r="H757" t="s">
         <v>2959</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
         <v>2960</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
         <v>2961</v>
       </c>
       <c r="D758" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E758" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F758" t="s">
         <v>2087</v>
       </c>
       <c r="G758" s="1" t="s">
         <v>2962</v>
       </c>
       <c r="H758" t="s">
         <v>2963</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
         <v>2964</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
         <v>2965</v>
       </c>
       <c r="D759" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E759" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F759" t="s">
         <v>2087</v>
       </c>
       <c r="G759" s="1" t="s">
         <v>2966</v>
       </c>
       <c r="H759" t="s">
         <v>2967</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
         <v>2968</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
         <v>2969</v>
       </c>
       <c r="D760" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E760" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F760" t="s">
         <v>2087</v>
       </c>
       <c r="G760" s="1" t="s">
         <v>2970</v>
       </c>
       <c r="H760" t="s">
         <v>2971</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
         <v>2972</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
         <v>2973</v>
       </c>
       <c r="D761" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E761" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F761" t="s">
         <v>2087</v>
       </c>
       <c r="G761" s="1" t="s">
         <v>2974</v>
       </c>
       <c r="H761" t="s">
         <v>2975</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
         <v>2976</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
         <v>2977</v>
       </c>
       <c r="D762" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E762" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F762" t="s">
         <v>2087</v>
       </c>
       <c r="G762" s="1" t="s">
         <v>2978</v>
       </c>
       <c r="H762" t="s">
         <v>2979</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
         <v>2980</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
         <v>2981</v>
       </c>
       <c r="D763" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E763" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F763" t="s">
         <v>2087</v>
       </c>
       <c r="G763" s="1" t="s">
         <v>2982</v>
       </c>
       <c r="H763" t="s">
         <v>2983</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
         <v>2984</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
         <v>2985</v>
       </c>
       <c r="D764" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E764" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F764" t="s">
         <v>2087</v>
       </c>
       <c r="G764" s="1" t="s">
         <v>2986</v>
       </c>
       <c r="H764" t="s">
         <v>2987</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
         <v>2988</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
         <v>2989</v>
       </c>
       <c r="D765" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E765" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F765" t="s">
         <v>2087</v>
       </c>
       <c r="G765" s="1" t="s">
         <v>2990</v>
       </c>
       <c r="H765" t="s">
         <v>2991</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
         <v>2992</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
         <v>2993</v>
       </c>
       <c r="D766" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E766" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F766" t="s">
         <v>2087</v>
       </c>
       <c r="G766" s="1" t="s">
         <v>2994</v>
       </c>
       <c r="H766" t="s">
         <v>2995</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
         <v>2996</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
         <v>2997</v>
       </c>
       <c r="D767" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E767" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F767" t="s">
         <v>2087</v>
       </c>
       <c r="G767" s="1" t="s">
         <v>2998</v>
       </c>
       <c r="H767" t="s">
         <v>2999</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
         <v>3000</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
         <v>3001</v>
       </c>
       <c r="D768" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E768" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F768" t="s">
+        <v>2087</v>
+      </c>
+      <c r="G768" s="1" t="s">
         <v>3002</v>
       </c>
-      <c r="G768" s="1" t="s">
+      <c r="H768" t="s">
         <v>3003</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
         <v>3005</v>
       </c>
-      <c r="B769" t="s">
-[...2 lines deleted...]
-      <c r="C769" t="s">
+      <c r="D769" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F769" t="s">
         <v>3006</v>
       </c>
-      <c r="D769" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G769" s="1" t="s">
-        <v>46</v>
+        <v>3007</v>
       </c>
       <c r="H769" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
       <c r="D770" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E770" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F770" t="s">
         <v>2087</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>3010</v>
+        <v>46</v>
       </c>
       <c r="H770" t="s">
         <v>3011</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
         <v>3012</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>138</v>
+        <v>3013</v>
       </c>
       <c r="D771" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E771" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F771" t="s">
         <v>2087</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="H771" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
-        <v>273</v>
+        <v>138</v>
       </c>
       <c r="D772" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E772" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F772" t="s">
         <v>2087</v>
       </c>
       <c r="G772" s="1" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="H772" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
-        <v>142</v>
+        <v>273</v>
       </c>
       <c r="D773" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E773" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F773" t="s">
         <v>2087</v>
       </c>
       <c r="G773" s="1" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
       <c r="H773" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D774" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E774" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F774" t="s">
         <v>2087</v>
       </c>
       <c r="G774" s="1" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="H774" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D775" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E775" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F775" t="s">
         <v>2087</v>
       </c>
       <c r="G775" s="1" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="H775" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
-        <v>242</v>
+        <v>150</v>
       </c>
       <c r="D776" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E776" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F776" t="s">
-        <v>3002</v>
+        <v>2087</v>
       </c>
       <c r="G776" s="1" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="H776" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
-        <v>154</v>
+        <v>242</v>
       </c>
       <c r="D777" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E777" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F777" t="s">
-        <v>3002</v>
+        <v>3006</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
       <c r="H777" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D778" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E778" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F778" t="s">
-        <v>3002</v>
+        <v>3006</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="H778" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>3037</v>
+        <v>157</v>
       </c>
       <c r="D779" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E779" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F779" t="s">
-        <v>2087</v>
+        <v>3006</v>
       </c>
       <c r="G779" s="1" t="s">
         <v>3038</v>
       </c>
       <c r="H779" t="s">
         <v>3039</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
         <v>3040</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
-        <v>410</v>
+        <v>3041</v>
       </c>
       <c r="D780" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E780" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F780" t="s">
         <v>2087</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
       <c r="H780" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
-        <v>538</v>
+        <v>410</v>
       </c>
       <c r="D781" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E781" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F781" t="s">
         <v>2087</v>
       </c>
       <c r="G781" s="1" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="H781" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="D782" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E782" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F782" t="s">
         <v>2087</v>
       </c>
       <c r="G782" s="1" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="H782" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="D783" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E783" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F783" t="s">
         <v>2087</v>
       </c>
       <c r="G783" s="1" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="H783" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
-        <v>587</v>
+        <v>547</v>
       </c>
       <c r="D784" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E784" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F784" t="s">
         <v>2087</v>
       </c>
       <c r="G784" s="1" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
       <c r="H784" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
-        <v>2193</v>
+        <v>587</v>
       </c>
       <c r="D785" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E785" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F785" t="s">
         <v>2087</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="H785" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
-        <v>606</v>
+        <v>2193</v>
       </c>
       <c r="D786" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E786" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F786" t="s">
         <v>2087</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="H786" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="D787" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E787" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F787" t="s">
         <v>2087</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="H787" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
-        <v>652</v>
+        <v>602</v>
       </c>
       <c r="D788" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E788" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F788" t="s">
         <v>2087</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="H788" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="D789" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
       <c r="E789" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="F789" t="s">
         <v>2087</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="H789" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
-        <v>3071</v>
+        <v>656</v>
       </c>
       <c r="D790" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E790" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F790" t="s">
+        <v>2087</v>
+      </c>
+      <c r="G790" s="1" t="s">
         <v>3072</v>
       </c>
-      <c r="E790" t="s">
+      <c r="H790" t="s">
         <v>3073</v>
-      </c>
-[...7 lines deleted...]
-        <v>3075</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D791" t="s">
         <v>3076</v>
       </c>
-      <c r="B791" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E791" t="s">
-        <v>3073</v>
+        <v>3077</v>
       </c>
       <c r="F791" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="G791" s="1" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
       <c r="H791" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
       <c r="B792" t="s">
         <v>9</v>
       </c>
       <c r="C792" t="s">
-        <v>3080</v>
+        <v>314</v>
       </c>
       <c r="D792" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E792" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F792" t="s">
+        <v>13</v>
+      </c>
+      <c r="G792" s="1" t="s">
         <v>3081</v>
       </c>
-      <c r="E792" t="s">
+      <c r="H792" t="s">
         <v>3082</v>
       </c>
-      <c r="F792" t="s">
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
         <v>3083</v>
       </c>
-      <c r="G792" s="1" t="s">
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D793" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E793" t="s">
+        <v>3086</v>
+      </c>
+      <c r="F793" t="s">
+        <v>3087</v>
+      </c>
+      <c r="G793" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="H792" t="s">
-        <v>3084</v>
+      <c r="H793" t="s">
+        <v>3088</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -31078,50 +31117,51 @@
     <hyperlink ref="G768" r:id="rId767"/>
     <hyperlink ref="G769" r:id="rId768"/>
     <hyperlink ref="G770" r:id="rId769"/>
     <hyperlink ref="G771" r:id="rId770"/>
     <hyperlink ref="G772" r:id="rId771"/>
     <hyperlink ref="G773" r:id="rId772"/>
     <hyperlink ref="G774" r:id="rId773"/>
     <hyperlink ref="G775" r:id="rId774"/>
     <hyperlink ref="G776" r:id="rId775"/>
     <hyperlink ref="G777" r:id="rId776"/>
     <hyperlink ref="G778" r:id="rId777"/>
     <hyperlink ref="G779" r:id="rId778"/>
     <hyperlink ref="G780" r:id="rId779"/>
     <hyperlink ref="G781" r:id="rId780"/>
     <hyperlink ref="G782" r:id="rId781"/>
     <hyperlink ref="G783" r:id="rId782"/>
     <hyperlink ref="G784" r:id="rId783"/>
     <hyperlink ref="G785" r:id="rId784"/>
     <hyperlink ref="G786" r:id="rId785"/>
     <hyperlink ref="G787" r:id="rId786"/>
     <hyperlink ref="G788" r:id="rId787"/>
     <hyperlink ref="G789" r:id="rId788"/>
     <hyperlink ref="G790" r:id="rId789"/>
     <hyperlink ref="G791" r:id="rId790"/>
     <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>