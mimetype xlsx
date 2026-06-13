--- v2 (2026-04-24)
+++ v3 (2026-06-13)
@@ -6066,51 +6066,51 @@
   <si>
     <t>Moções de Congratulações e aplausos às Senhoras Luciene Barcelos da Silva, Luciana da Silva Ouverney e Sandra Lúcia de Souza Leão.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1845/moc_-_2025_-_0748_-_2025_-_ver_marcos_vinicius_-_mocao_jane_mara_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Senhora Jane Mara da Silva.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1846/moc_-_2025_-_0749_-_2025_-_ver_marcos_vinicius_-_mocao_uellington_marins_da_silva.pdf</t>
   </si>
   <si>
-    <t>SR UELLINGTON MARINS DA SILVA</t>
+    <t>Requisita que seja encaminhada “Moção de Congratulações e Aplausos”, ao Sr. SR UELLINGTON MARINS DA SILVA.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1847/moc_-_2025_-_0750_-_2025_-_ver_marcos_vinicius_-_mocao_jesse_pinheiro_da_costa.pdf</t>
   </si>
   <si>
     <t>SR JESSE PINHEIRO DA COSTA</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/1897/moc_-_2025_-_0838-2025_-_celio_de_carvalho_maciel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SENHOR VALDECIR SIQUEIRA</t>
   </si>
@@ -8369,81 +8369,81 @@
   <si>
     <t>ALTERA PARCIALMENTE A REDAÇÃO DO ARTIGO 1º DA LEI 2.621 DE 10 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2246/plo_-_2025_-_1379_-_2025_-_ver_vilmar_pereira_da_silva_-_atendimento_preferncial_profissionais_contabilidade.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL AOS PROFISSIONAIS DA CONTABILIDADE NO ÂMBITO DAS REPARTIÇÕES PÚBLICAS DO MUNICÍPIO DE CACHOEIRAS DE MACACU-RJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Escola Sem Depredaçao</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2265/plo_-_2025_-_1421_-_2025_-_ver_celio_carvalho_maciel_-_selo_municipal_escola_com_excelencia.pdf</t>
   </si>
   <si>
-    <t>Institui o Selo Municipal Escola com Exceléncia</t>
+    <t>INSTITUI O SELO MUNICIPAL ESCOLA COM EXCELÊNCIA.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2266/plo_-_2025_-_1422_-_2025_-_ver_celio_carvalho_maciel_-_institui_programa_municipal_combate_evasao_escolar_presenca_transforma.pdf</t>
   </si>
   <si>
-    <t>Institui o Programa Municipal de Combate a Evasao Escolar - “Presenca que Transforma"</t>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE COMBATE À EVASÃO ESCOLAR - “PRESENÇA QUE TRANSFORMA”.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2267/plo_-_2025_-_1423_-_2025_-_ver_celio_carvalho_maciel_-_autoriza_criacao_portal_transparencia_matricula_escolar.pdf</t>
   </si>
   <si>
-    <t>Autoriza a criaçao do Portal Municipal da Transparéncia da Matrícula Escolar</t>
+    <t>Autoriza a criação do Portal Municipal da Transparência da Matrícula Escolar</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2268/plo_-_2025_-_1424_-_2025_-_ver_celio_carvalho_maciel_-_programa_transparencia_fiscalizacao_merenda_escolar_-_olho_merenda.pdf</t>
   </si>
   <si>
-    <t>Institui o Programa Municipal de Transparéncia e Fiscalização da Merenda Escolar - “Olho na Merenda”</t>
+    <t>Institui o Programa Municipal de Transparência e Fiscalização da Merenda Escolar - “Olho na Merenda”.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2269/plo_-_2025_-_1425_-_2025_-_ver_celio_carvalho_maciel_-_programa_pais_presentes_-_acompanhamento_escolar_familiar.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Pais Presentes” para fortalecimento do acompanhamento escolar familiar</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>http://sapl.cachoeirasdemacacu.rj.leg.br/media/sapl/public/materialegislativa/2025/2270/plo_-_2025_-_1426_-_2025_-_ver_celio_carvalho_maciel_-_programa_primeira_infancia_em_foco.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Primeira Infancia em Foco”</t>
   </si>